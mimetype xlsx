--- v0 (2025-10-07)
+++ v1 (2026-04-20)
@@ -54,63 +54,63 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo nº 12 de 2025</t>
   </si>
   <si>
     <t>DIOGO,JÚNIOR,PALOMA</t>
   </si>
   <si>
     <t>Denomina logradouro público e dá outras providências.</t>
   </si>
   <si>
     <t>Incluído na Ordem do Dia</t>
   </si>
   <si>
     <t>Indicação nº 87 de 2025</t>
   </si>
   <si>
     <t>DIOGO</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal para que o mesmo, dentro das possibilidades, possa construir uma academia da saúde no Assentamento Boa Sorte.</t>
   </si>
   <si>
+    <t>Protocolo junto a Secretaria</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Executivo nº 19 de 2025</t>
   </si>
   <si>
     <t>Fernando Antônio Bezerra - Prefeito Municipal</t>
   </si>
   <si>
     <t>Institui a Comenda Mérito da Cidade Deputada Mônica Nóbrega Dantas e dá outras providências.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Protocolo junto a Secretaria</t>
   </si>
   <si>
     <t>Indicação nº 88 de 2025</t>
   </si>
   <si>
     <t>GIRLENE</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado_x000D_
 expediente ao Chefe do Poder Executivo Municipal para que o mesmo, dentro das possibilidades, possa colocar placas de sinalização de transito nas seguintes localidades do município: Rua Antenor Cabral (próximo a residência do Sr. Dodô) e no entorno do Largo Felinto Lúcio Dantas.</t>
   </si>
   <si>
     <t>Indicação nº 89 de 2025</t>
   </si>
   <si>
     <t>JÚNIOR</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar aulas de reforço para os alunos do Povoado Bulhões, nas dependências da Unidade Escolar Antônio Ladislau Lopes Galvão.</t>
   </si>
   <si>
     <t>Indicação nº 90 de 2025</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar melhorias na iluminação da Rua Maria Daguia Pereira de Lima (Maria de Almir), Bairro Cardeal Dom Eugênio Sales.</t>
@@ -537,231 +537,231 @@
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>5652</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>5659</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>5660</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5661</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5662</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5663</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5664</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>5665</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5666</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>5667</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>