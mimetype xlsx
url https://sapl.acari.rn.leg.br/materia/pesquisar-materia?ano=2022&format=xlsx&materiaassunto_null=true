--- v0 (2026-02-03)
+++ v1 (2026-05-07)
@@ -51,4673 +51,4673 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4229/ata_da_1a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4229/ata_da_1a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.977ª (segunda milésima, nongentésima setuagésima sétima) Sessão Ordinária da Câmara Municipal de Acari/RN. Primeira reunião do primeiro período legislativo de dois mil e vinte e dois. Ao primeiro dia do mês de fevereiro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4230/ata_da_2a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4230/ata_da_2a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.978ª (segunda milésima, nongentésima setuagésima oitava) Sessão Ordinária da Câmara Municipal de Acari/RN. Segunda reunião do primeiro período legislativo de dois mil e vinte e dois. Aos oito dias do mês de fevereiro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que convidou o Prefeito Municipal Fernando Antônio Bezerra, para fazer parte da mesa.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4231/ata_da_3a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4231/ata_da_3a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.979ª (segunda milésima, nongentésima setuagésima nona) Sessão Ordinária da Câmara Municipal de Acari/RN. Terceira reunião do primeiro período legislativo de dois mil e vinte e dois. Aos quinze dias do mês de fevereiro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que solicitou à 2ª secretária Paloma Vitória da Silva Baracho, que fizesse à leitura da ata da sessão anterior, que foi aprovada por todos os edis presentes.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4232/ata_da_4a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4232/ata_da_4a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.980ª (segunda milésima, nongentésima octogésima ) Sessão Ordinária da Câmara Municipal de Acari/RN.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4233/ata_da_5a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4233/ata_da_5a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.981ª (segunda milésima, nongentésima octogésima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Quinta reunião do primeiro período legislativo de dois mil e vinte e dois. Aos oito dias do mês de março do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador Nenilvan Rodrigues Bezerra. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que convidou as colegas edis, para conduzirem à sessão, em homenagem ao Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4234/ata_da_6a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4234/ata_da_6a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.982ª (segunda milésima, nongentésima octogésima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Sexta reunião do primeiro período legislativo de dois mil e vinte e dois. Aos quinze dias do mês de março do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que solicitou à 2ª secretária Paloma Vitória da Silva Baracho, que fizesse à leitura da ata da sessão anterior, que foi aprovada por todos os edis presentes.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4235/ata_da_7a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4235/ata_da_7a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.983ª (segunda milésima, nongentésima octogésima terceira) Sessão Ordinária da Câmara Municipal de Acari/RN. Sétima reunião do primeiro período legislativo de dois mil e vinte e dois. Aos vinte e dois dias do mês de março do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Rudyson Ric da Silva Santos. Ausente com justificativa o Vereador Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4236/ata_da_8a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4236/ata_da_8a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.984ª (segunda milésima, nongentésima octogésima quarta) Sessão Ordinária da Câmara Municipal de Acari/RN. Oitava reunião do primeiro período legislativo de dois mil e vinte e dois. Aos vinte e nove dias do mês de março do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4237/ata_da_9a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4237/ata_da_9a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.985ª (segunda milésima, nongentésima octogésima quinta) Sessão Ordinária da Câmara Municipal de Acari/RN. Nona reunião do primeiro período legislativo de dois mil e vinte e dois. Aos cinco dias do mês de abril do ano de dois mil e vinte e dois, às dezesseis horas e trinta minutos, na Quadra de Esportes José Braz Filho no Povoado Bulhões, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador Nenilvan Rodrigues Bezerra.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4238/ata_da_10a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4238/ata_da_10a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.986ª (segunda milésima, nongentésima octogésima sexta) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima reunião do primeiro período legislativo de dois mil e vinte e dois. Aos doze dias do mês de abril do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa a Vereadora Marineide Alves Dantas.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4239/ata_da_11a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4239/ata_da_11a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.987ª(segunda milésima, nongentésima octogésima sétima) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima primeira reunião do primeiro período legislativo de dois mil e vinte e dois. Aos dezenove dias do mês de abril do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador José Rivaldo Lima.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4240/ata_da_12a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4240/ata_da_12a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.988ª(segunda milésima, nongentésima octogésima oitava) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima segunda reunião do primeiro período legislativo de dois mil e vinte e dois. Aos três dias do mês de maio do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4241/ata_da_13a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4241/ata_da_13a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.989ª(segunda milésima, nongentésima octogésima nona) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima terceira reunião do primeiro período legislativo de dois mil e vinte e dois. Aos dez dias do mês de maio do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4242/ata_da_14a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4242/ata_da_14a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.990ª(segunda milésima, nongentésima nonagésima) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quarta reunião do primeiro período legislativo de dois mil e vinte e dois. Aos vinte e quatro dias do mês de maio do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4243/ata_da_15a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4243/ata_da_15a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.991ª (segunda milésima, nongentésima nonagésima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quinta reunião do primeiro período legislativo de dois mil e vinte e dois. Aos trinta dias do mês de maio do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4244/ata_da_16a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4244/ata_da_16a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.992ª (segunda milésima, nongentésima nonagésima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima sexta reunião do primeiro período legislativo de dois mil e vinte e dois. Aos seis dias do mês de junho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4245/ata_da_17a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4245/ata_da_17a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.993ª (segunda milésima, nongentésima nonagésima terceira) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima sétima reunião do primeiro período legislativo de dois mil e vinte e dois. Aos treze dias do mês de junho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador Nenilvan Rodrigues Bezerra.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4246/ata_da_18a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4246/ata_da_18a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.994ª (segunda milésima, nongentésima nonagésima quarta) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima oitava reunião do primeiro período legislativo de dois mil e vinte e dois. Aos vinte dias do mês de junho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa a Vereadora Marineide Alves Dantas.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4247/ata_da_19a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4247/ata_da_19a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.995ª (segunda milésima, nongentésima nonagésima quinta) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima nona reunião do primeiro período legislativo de dois mil e vinte e dois. Aos vinte e sete dias do mês de junho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4410/ata_da_20a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4410/ata_da_20a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.996ª (segunda milésima, nongentésima nonagésima sexta) Sessão Ordinária da Câmara Municipal de Acari/RN. Vigésima reunião do primeiro período legislativo de dois mil e vinte e dois. Aos quatro dias do mês de julho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4422/ata_da_21a_reuniao_do_1o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4422/ata_da_21a_reuniao_do_1o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.997ª (segunda milésima, nongentésima nonagésima sétima) Sessão Ordinária da Câmara Municipal de Acari/RN. Vigésima primeira reunião do primeiro período legislativo de dois mil e vinte e dois. Aos dezoito dias do mês de julho do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa a Vereadora Marineide Alves Dantas.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4438/ata_da_1a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4438/ata_da_1a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.998ª (segunda milésima, nongentésima nonagésima oitava) Sessão Ordinária da Câmara Municipal de Acari/RN. Primeira reunião do segundo período legislativo de dois mil e vinte e dois. Aos vinte e dois dias do mês de agosto do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4439/ata_da_2a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4439/ata_da_2a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 2.999ª (segunda milésima, nongentésima nonagésima nona) Sessão Ordinária da Câmara Municipal de Acari/RN. Segunda reunião do segundo período legislativo de dois mil e vinte e dois. Aos vinte e nove dias do mês de agosto do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador José Rivaldo Lima.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4448/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4448/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.000ª (terceira milésima) Sessão Ordinária da Câmara Municipal de Acari/RN. Terceira reunião do segundo período legislativo de dois mil e vinte e dois. Aos cinco dias do mês de setembro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4449/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4449/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.001ª (terceira milésima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Quarta reunião do segundo período legislativo de dois mil e vinte e dois. Aos doze dias do mês de setembro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas,  Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4451/ata_da_5a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4451/ata_da_5a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.002ª (terceira milésima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Quinta reunião do segundo período legislativo de dois mil e vinte e dois. Aos dezenove dias do mês de setembro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Rudyson Ric da Silva Santos. Ausentes com justificativas os Vereadores José Rivaldo Lima, Nenilvan Rodrigues Bezerra e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4457/ata_da_6a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4457/ata_da_6a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.003ª (terceira milésima terceira) Sessão Ordinária da Câmara Municipal de Acari/RN. Sexta reunião do segundo período legislativo de dois mil e vinte e dois. Aos dez dias do mês de outubro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Zuil Ribeiro da Silva. Ausentes com justificativas os Vereadores Nenilvan Rodrigues Bezerra e Rudyson Ric da Silva Santos.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4466/ata_da_7a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4466/ata_da_7a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.004ª (terceira milésima quarta) Sessão Ordinária da Câmara Municipal de Acari/RN. Sétima reunião do segundo período legislativo de dois mil e vinte e dois. Aos dezessete dias do mês de outubro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa a Vereadora Marineide Alves Dantas.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4472/ata_da_8a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4472/ata_da_8a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.005ª (terceira milésima quinta) Sessão Ordinária da Câmara Municipal de Acari/RN. Oitava reunião do segundo período legislativo de dois mil e vinte e dois. Aos vinte e quatro dias do mês de outubro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Rudyson Ric da Silva Santos. Ausente com justificativa o Vereador Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4473/ata_da_9a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4473/ata_da_9a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.006ª (terceira milésima sexta) Sessão Ordinária da Câmara Municipal de Acari/RN. Nona reunião do segundo período legislativo de dois mil e vinte e dois. Aos vinte e quatro dias do mês de outubro do ano de dois mil e vinte e dois, às dezenove horas e trinta minutos, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Rudyson Ric da Silva Santos. Ausente com justificativa o Vereador Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4482/ata_da_10a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4482/ata_da_10a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.007ª (terceira milésima sétima) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima reunião do segundo período legislativo de dois mil e vinte e dois. Aos sete dias do mês de novembro do ano de dois mil e vinte e dois, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4483/ata_da_11a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4483/ata_da_11a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.008ª (terceira milésima oitava) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima primeira reunião do segundo período legislativo de dois mil e vinte e dois. Aos sete dias do mês de novembro do ano de dois mil e vinte e dois, às vinte horas e trinta minutos, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4485/ata_da_12a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4485/ata_da_12a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.009ª (terceira milésima nona) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima segunda reunião do segundo período legislativo de dois mil e vinte e dois. Aos vinte e um dias do mês de novembro do ano de dois mil e vinte e dois, às vinte horas e trinta minutos, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausentes com justificativas os Vereadores José Rivaldo Lima e Marineide Alves Dantas.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4491/ata_da_13a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4491/ata_da_13a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.010ª (terceira milésima décima) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima terceira do segundo período legislativo de dois mil e vinte e dois. Ao primeiro dia do mês de dezembro do ano de dois mil e vinte e dois, às 16:00 horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, Marineide Alves Dantas, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausentes com justificativas os Vereadores José Rivaldo Lima e Nenilvan Rodrigues Bezerra.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4501/ata_da_14a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4501/ata_da_14a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.011ª (terceira milésima décima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quarta reunião do segundo período legislativo de dois mil e vinte e dois. Aos seis dias do mês de dezembro do ano de dois mil e vinte e dois, às 19:00 horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: José Erivan da Silva, José rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rafael Bezerra de Brito Araújo e Rudyson Ric da Silva Santos. Ausentes com justificativas os Vereadores Albervânia Silva de Medeiros Costa e Zuil Ribeiro da Silva. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que solicitou da segunda secretária Paloma Vitória da Silva Baracho que fizesse a leitura da ata da sessão anterior, que foi aprovada por todos os edis presentes.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4502/ata_da_15a_reuniao_do_2o_periodo_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4502/ata_da_15a_reuniao_do_2o_periodo_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 3.012ª (terceira milésima décima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quinta reunião do segundo período legislativo de dois mil e vinte e dois. Aos doze dias do mês de dezembro do ano de dois mil e vinte e dois, às 19:00 horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, José Erivan da Silva, José Rivaldo Lima, Marineide Alves Dantas, Nenilvan Rodrigues Bezerra, Paloma Vitória da Silva Baracho, Rudyson Ric da Silva Santos e Zuil Ribeiro da Silva. Ausente com justificativa o Vereador Rafael Bezerra de Brito Araújo. Verificado o quórum regimental, a sessão foi aberta pelo Presidente José Rivaldo Lima, que solicitou da segunda secretária Paloma Vitória da Silva Baracho que fizesse a leitura da ata da sessão anterior, que foi aprovada por todos os edis presentes.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4272/decreto_no_001-2022_-_expediente_no_recesso.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4272/decreto_no_001-2022_-_expediente_no_recesso.pdf</t>
   </si>
   <si>
     <t>Art. 1º - O horário de expediente no âmbito da Câmara Municipal de Acari/RN, no período de recesso parlamentar que se estende até o dia 31 de janeiro, será das 08h às 12h._x000D_
 Art. 2º - Este decreto entrará em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4273/decreto_no_002-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4273/decreto_no_002-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DECRETA:_x000D_
 Art. 1º. Fica declarado ponto facultativo no âmbito da Câmara Municipal de Acari/RN no dia 14 de abril  de  2022,  quinta  feira santa._x000D_
 _x000D_
 Art. 2º Este Decreto entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4274/decreto_no_003-2022_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4274/decreto_no_003-2022_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO o aviso de desligamento programado emitido pela COSERN para melhoria na rede elétrica (SI nº 247171), para o dia 09/06/2022, das 08h às 13h,_x000D_
 _x000D_
 DECRETA:_x000D_
 _x000D_
 Art. 1º. Fica declarado ponto facultativo no âmbito da Câmara Municipal de Acari/RN no dia 09 de junho de 2022._x000D_
 _x000D_
 Art. 2º Este Decreto entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4275/decreto_no_004-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4275/decreto_no_004-2022.pdf</t>
   </si>
   <si>
     <t>DECRETA:_x000D_
 Art. 1º. Fica declarado ponto facultativo no âmbito da Câmara Municipal de Acari/RN nos dias 16 e 17 de junho de 2022, em razão da celebração de Corpus Christi._x000D_
 _x000D_
 Art. 2º Este Decreto entra em vigor na data de sua publicação.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4476/decreto_no_005-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4476/decreto_no_005-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Acari no período de recesso parlamentar de 2022.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4477/decreto_no_006-2022_-_comenda_manoel_esteves_de_andrade.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4477/decreto_no_006-2022_-_comenda_manoel_esteves_de_andrade.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Manoel Esteves de Andrade no ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4478/decreto_no_007-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4478/decreto_no_007-2022.pdf</t>
   </si>
   <si>
     <t>Concede Títulos de Cidadania Acariense no ano de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4479/decreto_no_008-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4479/decreto_no_008-2022.pdf</t>
   </si>
   <si>
     <t>DECRETA: Art. 1º. Fica declarado ponto facultativo no âmbito da Câmara Municipal de Acari/RN no dia 14 de novembro de 2022.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4504/decreto_no_009-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4504/decreto_no_009-2022.pdf</t>
   </si>
   <si>
     <t>Art. 1º. Fica declarado ponto facultativo no âmbito da Câmara Municipal de Acari/RN no dia 09 de dezembro de 2022.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4505/decreto_no_010-2022-_expediente_no_recesso.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4505/decreto_no_010-2022-_expediente_no_recesso.pdf</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ERIVAN ENFERMEIRO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_no_001-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_no_001-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa expandir a rede de abastecimento de água, da rua Odilon Paulino Baracho.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_no_002-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_no_002-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma lombada na Travessa Sérvulo Braz, nas proximidades do estúdio fotográfico de Ana Carla.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_no_003-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_no_003-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma grade de proteção, no Mirante de Gargalheiras.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_no_004-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_no_004-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa criar um local de acesso ao Açude Marechal Dutra, nas proximidades do Bistrô.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>RIC</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_no_005-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_no_005-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa concluir a interligação do asfalto que liga um lado ao outro da Br-427 no Bairro Petrópolis, nas proximidades do prédio de João de Deus.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_no_006-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_no_006-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar grades de proteção na boeira existente as margens da BR-427, em frente ao Ginásio de esportes Dr. Jorácio Mamede Galvão.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_no_007-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_no_007-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa concluir a pavimentação da rua Elói de Souza, em frente ao Conviver.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>ALBERVANIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_no_008-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_no_008-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades do Município, viabilize junto a Secretaria Municipal de Educação e Cultura, uma sala de aula para instrumentos de cordas no nosso Município.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_no_009-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_no_009-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa substituir o telhado do refeitório da Escola Municipal Major Hortêncio de Brito.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_no_010-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_no_010-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais desta casa, requer de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa disponibilizar um gari duas vezes por semana no Povoado Gargalheiras.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_no_011-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_no_011-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa reformar a cobertura do refeitorio da escola Municipal Profª Terezinha de Lourdes Galvão.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_no_012-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_no_012-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Sistema ‘S’ (SENAR, SENAC e SENAI) no Estado do Rio Grande do Norte, para que, dentro das possibilidades, possam ser disponibilizados cursos profissionalizantes gratuitos para o nosso município.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_no_013-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_no_013-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar luminárias no Assentamento Poeta José Gonçalves.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_no_014-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_no_014-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa adquirir uma impressora e colocar placa de sinalização escolar, na Escola Municipal Cantídia Auda Píres.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_no_015-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_no_015-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar (02) dois refletores na Capela de São Cristóvão, Assentamento Boa Sorte (Beira do Rio).</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_no_016-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_no_016-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar um teto novo e realizar à pintura do ponto de moto – taxistas “ideal moto-táxi”.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_no_017-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_no_017-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar o serviço de limpeza do mato existente no Conjunto Terezinha Pereira e Elizabeth Galvão.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_no_018-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_no_018-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir um quebra – molas, em frente às residências existentes na subida  de acesso à pousada Gargalheiras.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_no_019-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_no_019-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa criar estacionamentos públicos no povoado Gargalheiras, nos terrenos não utilizados pelo DNOCS.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>ZUIL, BADA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_no_020-2022-zrs-bada.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_no_020-2022-zrs-bada.pdf</t>
   </si>
   <si>
     <t>OS Vereadores signatários, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa fazer a doação de uma ambulância pertencente ao município, para a Sociedade de Proteção a Maternidade e a Infância de Acari.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>RAFAEL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_no_021-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_no_021-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir um quebra – molas, na rua Joaquim José, em frente a residência do Sr. Alex do Quiosque, bairro Centro.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_no_022-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_no_022-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa instalar internet gratuita nas principais praças da cidade.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_no_023-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_no_023-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa revitalizar a praça Antão Lopes, Bairro Luis Gonzaga.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_no_024-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_no_024-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa criar um ponto de coleta de lixo eletrônico no município.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_no_025-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_no_025-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa criar um calçadão na lateral do Centro de Artesanato.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_no_026-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_no_026-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pavimentar a rua João Solon de Medeiros.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_no_027-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_no_027-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pavimentar o término da rua Maria Daguia Pereira Lima de Medeiros (Maria de Almir).</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_no_028-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_no_028-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir dois quebra-molas na rua Geraldo Guiné, no Bairro Tarcísio Bezerra Galvão, sendo um na parte inferior e outro na parte superior da rua.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_no_029-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_no_029-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar a interligação do canal pluvial da Rua Desembargador Silvino Bezerra, com a Rua Manoel Norte, no Bairro Petrópolis.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_no_030-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_no_030-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar um levantamento geográfico referenciado para o Município de Acari-RN, como forma de análise das ruas e limites dos bairros.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_no_031-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_no_031-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar grades de proteção, nos canais pluviais da praça de eventos Iva Jatobá Bezerra.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_no_032-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_no_032-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pavimentar o término da rua Enéas Pires Galvão.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>BADA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_no_033-2022-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_no_033-2022-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao Diretor-Presidente da COSERN, solicitando que seja enviada ao município de Acari, a carreta do Projeto Energia com Cidadania.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_no_034-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_no_034-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pavimentar a continuação da rua Silvino Adonias Bezerra, no trecho que fica em frente a Néo Mármores.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_no_035-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_no_035-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma nova Escola Porfiria Pires, no bairro Petrópolis.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_no_036-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_no_036-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar Bicas e uma caixa d`água na quadra de esportes José Braz Filho, no Povoado Bulhões.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_no_037-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_no_037-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir quebra-molas nas seguintes ruas: Francisco Meira e Sá, Travessa Natália Alves e Odilon Paulino Baracho.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_no_038-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_no_038-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, junto a secretaria municipal de saúde, possa fazer “Um dia D”, para mobilização de combate à Dengue.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_no_039-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_no_039-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar a pavimentação da Vila José Paulino Gomes, que fica localizada entre as Ruas Maria Nunes e Aurélio Pires.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_no_040-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_no_040-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa colocar novas coletoras de lixo nas praças, quiosques e pontos turísticos do município.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_no_041-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_no_041-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma praça com academia da saúde no povoado Bulhões.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_no_042-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_no_042-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar um parque infantil e realizar o serviço de pintura da sala de aula da Escola existente no povoado Bulhões.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_no_043-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_no_043-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pavimentar a rua Pedro Etelvino de Araújo (Pedro de Edésio), no povoado gargalheiras.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_no_044-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_no_044-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar um mata-burro na divisa do Assentamento Poeta José Gonçalves.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>RIC, ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_no_045-2022-rrss-zuil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_no_045-2022-rrss-zuil.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso de suas funções legislativas, e nos termos regimentais, REQUEREM de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa pintar uma faixa de pedestres e colocar placas de sinalização no povoado Gargalheiras.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_no_046-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_no_046-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir um mata-burro no sítio Cacimba do Meio, na propriedade do Sr. Chíco Dias.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_no_047-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_no_047-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa colocar um parque infantil no povoado Gargalheiras.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4071/indicacao_no_048-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4071/indicacao_no_048-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar melhorias na iluminação e construir uma praça no canteiro existente na rua Francisco Tomé de Oliveira.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_no_049-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_no_049-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as providências junto a Secretaria Municipal de Desenvolvimento Econômico, Turismo, Desporto e Lazer, para que a mesma busque soluções incentivadora para o atletismo, Judô e outras modalidades esportivas de nossa cidade.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PALOMA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_no_050-2022-pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_no_050-2022-pvsb.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa realizar o serviço de reparo do piso da piscina do municipal clube de Acari.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_no_051-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_no_051-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa voltar o atendimento odontológico para os trabalhadores das fábricas de costura e comércios, uma vez por semana.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_no_052-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_no_052-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades possa construir um banheiro e colocar ventiladores na Biblioteca Pedro Ivo.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>NENILVAN</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_no_053-2022-nrb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_no_053-2022-nrb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa priorizar a colocação de um busto de Tarcisio Bezerra Galvão, na praça que será construida no bairro Tarcisio Bezerra Galvão.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_no_054-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_no_054-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa construir banheiros públicos, por trás da Biblioteca Maria de Lourdes Bezerra.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_no_055-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_no_055-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa adquirir uma máquina para a trituração de restos de podas de árvores.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_no_056-2022-nrb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_no_056-2022-nrb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa reformar por completo o espaço da feira livre do município de Acari.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_no_057-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_no_057-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa contruir quebra molas nas ruas Maria da Guia Pereira e José Rodrigues Cruz.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_no_058-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_no_058-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, em parceria com a COSERN, possa colocar postes e realizar o melhoramento da iluminação da rua Maria da Guia Pereira.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_no_059-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_no_059-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar um Projeto de urbanização na comunidade Gargalheiras.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_no_060-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_no_060-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar a transferência da titularidade da van que pertence a Secretaria de Assistencia Social, para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_no_061-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_no_061-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa destinar bolas e coletes para as quadras esportivas do município.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_no_062-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_no_062-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa construir um pórtico, na estrutura já existente na entrada do povoado Gargalheiras.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_no_063-2022-pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_no_063-2022-pvsb.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa pavimentar a rua Manoel Rosendo de Medeiros (Manoel Pacífico).</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_no_064-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_no_064-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa reformar o terminal rodoviário do município.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_no_065-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_no_065-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo, em parceria com a secretaria municipal de Agricultura, possa disponibilizar mudas de árvores frutíferas para o plantio no município.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_no_066-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_no_066-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa adquirir uma roçadeira hidráulica para o município.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_no_067-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_no_067-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar o serviço de recuperação da lavanderia pública municipal Inês Dantas da Silva.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_no_068-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_no_068-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativo, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades financeiras, interceda junto à coordenadoria de esportes para que sejam criadas escolinhas municipais de futebol, handebol e demais modalidades esportivas no município.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_no_069-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_no_069-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativo, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar o serviço de revitalização da praça do Museu.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_no_070-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_no_070-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Presidente da Federação das Indústrias do Estado do Rio Grande do Norte (FIERN), Amaro Sales de Araújo, para que o mesmo, dentro das possibilidades, possa destinar um acervo de livros para a Biblioteca Maria José Galvão, no Povoado Bulhões.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_no_071-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_no_071-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa pavimentar o complemento da rua Francisco Tomé de Oliveira.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_no_072-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_no_072-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar o serviço de reparo do Açude da Água Doce.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_no_073-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_no_073-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa criar o programa de atendimento Pediatria Itinerante.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_no_074-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_no_074-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Superintendente Regional do Departamento Nacional de Infraestrutura de Transportes - DNIT, para que o mesmo veja a possibilidade de construir uma lombada na BR-427, no perímetro urbano do município de Acari/RN, em frente ao Posto das Cordilheiras e à parada de ônibus.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_no_075-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_no_075-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa construir uma sala de espera no Abatedouro Público Municipal.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_no_076-2022-pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_no_076-2022-pvsb.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa colocar dois postes com iluminação para canteiros, no Largo Reginaldo Medeiros.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_no_077-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_no_077-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa criar horta comunitária no SFCU para atender os jovens que são assistidos pelos programas sociais.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_no_078-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_no_078-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativo, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa iluminar a parada de ônibus na saída para Currais Novos, localizada em frente ao posto das cordilheiras.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao_no_079-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao_no_079-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativo, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa providenciar uma placa, sinalizando no entroncamento das ruas Major Hortêncio de brito com a Maria Nunes, mais precisamente ao lado da Praça do Lions, denominada Pedro Ferreira de Azevêdo, informando os destinos das cidades de: Cruzeta, São José e Caicó, com a quilometragem correspondente.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4222/indicacao_no_080-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4222/indicacao_no_080-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Andre Pereira de Azevedo e à Sra. Melissa Leandra Dantas.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4223/indicacao_no_081-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4223/indicacao_no_081-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Josias Silva Ribeiro de Souza e ao Sr. Allanderson Walter Azevedo de Medeiros.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4224/indicacao_no_082-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4224/indicacao_no_082-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. José Geraldo Filho e ao Sr. Damião Oliveira da Silva.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4225/indicacao_no_083-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4225/indicacao_no_083-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Antônio Taveira de Farias Neto e ao Sr. Roberto Torreão Viana de Melo.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_no_084-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_no_084-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma parada de ônibus, nas proximidades do parque de vaquejada existente na saída para a cidade de Cruzeta.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_no_085-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_no_085-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado Expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar a pavimentação do término da rua 15 de agosto até o posto das Cordilheiras.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_no_086-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_no_086-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativo, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa concluir a pavimentação da Rua Silvino Adonias Bezerra, no trecho que corresponde em frente à residência da Sra. Marluce Medeiros.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_no_087-2022-pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_no_087-2022-pvsb.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Francisco Batista e a Sra. Patrícia Fonseca Quintela de Souza.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_no_088-2022-ric.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_no_088-2022-ric.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Márcio Celiano da Silva e a Sra. Maria do Carmo Morais Andrade Araújo.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_no_089-2022-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_no_089-2022-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Francisco Sales de Medeiros Neto e a Sra. Ana Julia Cabral de Medeiros Silva.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_no_090-2022-nrb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_no_090-2022-nrb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Hemetério Gameleira do Rêgo Sobrinho e ao Sr. Alysson Emerson Fernandes.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4402/indicacao_no_091-2022-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4402/indicacao_no_091-2022-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido Título de CIDADANIA ACARIENSE ao Sr. Hilton Eduardo da SIlva.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4427/indicacao_no_092-2022-jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4427/indicacao_no_092-2022-jes.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa iniciar os trâmites para adequação do piso salarial dos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem do município de Acari/RN.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4428/indicacao_no_093-2022-rbba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4428/indicacao_no_093-2022-rbba.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa criar o acesso da rua Juvenal Belém através da rua Severino Augusto.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4429/indicacao_no_094-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4429/indicacao_no_094-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa colocar uma placa de sinalização com o nome “PARE”, na lateral do Centro Pastoral.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4430/indicacao_no_095-2022-rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4430/indicacao_no_095-2022-rrss.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa construir uma lombada na Rua Silvino Bezerra Filho, próximo à Academia Império Fitness, no Bairro Cardeal Sales.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4431/indicacao_no_096-2022-pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4431/indicacao_no_096-2022-pvsb.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa construir uma cabine de transmissão no Ginásio de Esportes Dr. Jorácio Mamede Galvão.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>ALBERVÂNIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4432/indicacao_no_097-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4432/indicacao_no_097-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa realizar a castração de cães e gatos no município.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4433/indicacao_no_098-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4433/indicacao_no_098-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa realizar cursos noturnos de corte e costura e mecânico industrial no município.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4434/indicacao_no_099-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4434/indicacao_no_099-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa realizar cursos noturnos em diversas áreas no município.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao_no_100-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao_no_100-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa substituir o atual parque infantil da Praça de eventos Iva Jatobá Bezerra que é de madeira, por um  parque infantil de ferro.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao_no_101-2022-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao_no_101-2022-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente, ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa construir uma proteção solar para as ambulâncias do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>ALBERVANIA, BADA, ERIVAN ENFERMEIRO, MARINEIDE, PALOMA, RIC</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4437/indicacao_no_102-2022-bancada.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4437/indicacao_no_102-2022-bancada.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso de suas funções legislativas e nos termos regimentais, REQUEREM de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que ele, dentro das possibilidades, possa conceder um auxílio financeiro para os estudantes do IFRN que estudam nas cidades de Parelhas/RN e Picuí/PB.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4441/indicacao_no_103-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4441/indicacao_no_103-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa realizar o serviço de manutenção dos bancos existentes na ciclovia entre Acari e Gargalheiras.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4442/indicacao_no_104-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4442/indicacao_no_104-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo institua em nosso município O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4447/indicacao_no_105-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4447/indicacao_no_105-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa ampliar o PSF II, localizado na rua Aurélio Pires</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4465/indicacao_no_106-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4465/indicacao_no_106-2022-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa construir um quebra-molas  na rua Ana Fernandes, na lateral da Basílica de Nossa Senhora da Guia.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4471/indicacao_no_107-2022-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4471/indicacao_no_107-2022-asmc.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 107/2022_x000D_
 _x000D_
                 A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as necessárias providências no sentido de pavimentar as vias de acesso aos túmulos do Cemitério Morada da Paz São João Batista.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>OASMC</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereadora Albervania</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4022/oficio_no_001-2022_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4022/oficio_no_001-2022_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_002-2022-_sec._agricultura_guilherme_saldanha.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_002-2022-_sec._agricultura_guilherme_saldanha.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de apoio em projetos e ações para as mulheres do campo.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4116/oficio_no_003-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4116/oficio_no_003-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Excelência, que dentro das possibilidades, possa construir quebra-molas nas ruas Francisco Meira e Sá, e Odilon Paulino Baracho, atendendo solicitações dos moradores das referidas localidades.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_004-2021_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_004-2021_-_caern.pdf</t>
   </si>
   <si>
     <t>Prezada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho através deste, solicitar dentro das possibilidades, informações sobre o cronograma de abastecimento do município, e que possíveis problemas ocorridos, possam ser divulgados nas redes sociais da CAERN, para que os moradores possam ter acesso às informações.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_005-2022_-_rogerio_marinho.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_005-2022_-_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Assunto: Apoio para construção de casas populares.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_006-2022_-_cidadania.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_006-2022_-_cidadania.pdf</t>
   </si>
   <si>
     <t>Assunto: solicitação de Cestas Básicas.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4120/oficio_no_007-2022_-_secretaria_de_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4120/oficio_no_007-2022_-_secretaria_de_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de Vossa Senhoria para que, dentro das possibilidades, realize a limpeza e recuperação do parquinho localizado na Praça de Eventos Iva Jatobá Bezerra, substituindo as cordas dos balanços por correntes._x000D_
 Além disso, solicito a colocação de lixeiras para conservar a limpeza do local.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4121/oficio_no_008-2022_-_promotor.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4121/oficio_no_008-2022_-_promotor.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Sr. Promotor de Justiça,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, convidá-lo a participar de Audiência Pública que será realizada no próximo dia 25 de maio, às 10 horas da manhã, nesta Casa Legislativa, que terá como foco principal o debate sobre a real oferta de água potável às famílias de baixa renda em todo o Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4122/oficio_no_009-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4122/oficio_no_009-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, convidá-lo a participar de Audiência Pública que será realizada no próximo dia 25 de maio, às 10 horas da manhã, nesta Casa Legislativa, que terá como foco principal o debate sobre a real oferta de água potável às famílias de baixa renda em todo o Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4123/oficio_no_010-2022_-_comissao_de_dh_-_oab.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4123/oficio_no_010-2022_-_comissao_de_dh_-_oab.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, convidá-lo a participar de Audiência Pública que será realizada no próximo dia 25 de maio, às 10 horas da manhã, na Câmara Municipal de Acari-RN, que terá como foco principal o debate sobre a real oferta de água potável às famílias de baixa renda em todo o Estado do Rio Grande do Norte.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4124/oficio_no_011-2022_-_comissao_de_direito_ambiental_-_oab.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4124/oficio_no_011-2022_-_comissao_de_direito_ambiental_-_oab.pdf</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4125/oficio_no_012-2021_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4125/oficio_no_012-2021_-_caern.pdf</t>
   </si>
   <si>
     <t>Prezada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho através deste, solicitar dentro das possibilidades, a extensão da rede de abastecimento de água da Rua Odilon Paulino Baracho.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4126/oficio_no_013-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4126/oficio_no_013-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar de vossa senhoria, que dentro das possibilidades, possa enviar em anexo aos boletos de cobranças de serviços dos usuários da CAERN do Município de Acari-RN, um informativo referente às condições de adesão à Tarifa Social.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4346/oficio_no_014-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4346/oficio_no_014-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Excelência, que dentro das possibilidades, possa enviar ofício ao Sr. ADELSON SEBASTIÃO DOS SANTOS,_x000D_
 gerente regional da CAERN, solicitando um estudo técnico para implantação do sistema de saneamento básico, no povoado Gargalheiras.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4347/oficio_no_015-2022_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4347/oficio_no_015-2022_-_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Venho através do presente, solicitar a pintura da faixa de pedestres em frente à escola Municipal Cipriano Santa Rosa.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4426/oficio_no_016-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4426/oficio_no_016-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação análise de indicação.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4452/oficio_no_017-2022_-_der.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4452/oficio_no_017-2022_-_der.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de sinalização.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4460/oficio_no_018-2021_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4460/oficio_no_018-2021_-_caern.pdf</t>
   </si>
   <si>
     <t>À Sra. ALINE LOPES - Chefe do Escritório da CAERN em Acari_x000D_
 _x000D_
 Assunto: Solicitação de serviço.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4488/oficio_no_019-2022_-_uern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4488/oficio_no_019-2022_-_uern.pdf</t>
   </si>
   <si>
     <t>À Sra.Shirlene Santos Mafra Medeiros Diretora do Campus Avançado de Caicó - UERN._x000D_
 _x000D_
 Assunto: Solicitação de serviço.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4489/oficio_no_020-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4489/oficio_no_020-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Ao Senhor ADELSON SEBASTIÃO DOS SANTOS Gerente Regional da CAERN._x000D_
 _x000D_
 Assunto: Solicitação de serviço informativo.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4493/oficio_no_021-2022_-_senador.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4493/oficio_no_021-2022_-_senador.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr.Styvenson Valentim - Senador_x000D_
 _x000D_
 _x000D_
 Assunto: Solicitação de Emenda.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>OMAD</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete da Vereadora Marineide </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4216/oficio_circular_no_001-2022_-_audiencia_publica.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4216/oficio_circular_no_001-2022_-_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>Assunto: Convite para Audiência Pública.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>OJRL</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete do Vereador José Rivaldo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4129/oficio_no_001-2022_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4129/oficio_no_001-2022_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar que seja realizado um dia “D” no Povoado Bulhões, com a realização de ações de combate à Dengue e outras medidas protetivas.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>OFEX</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3994/oficio_no_001-2022_-_prefeito.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3994/oficio_no_001-2022_-_prefeito.doc</t>
   </si>
   <si>
     <t>Envio de recibo.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4021/oficio_no_002-2022_-_justica.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4021/oficio_no_002-2022_-_justica.pdf</t>
   </si>
   <si>
     <t>Envio de prestação anual de descontos judiciais.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4162/oficio_no_003-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4162/oficio_no_003-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Venho por meio deste solicitar que, através da Secretaria Municipal de Serviços Urbanos, seja efetuada a limpeza e iluminação dos trechos onde será realizada a Festa de Nossa Senhora de Lourdes, que ocorrerá entre os dias 08 e 11 do corrente mês, em Gargalheiras.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4163/oficio_no_004-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4163/oficio_no_004-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Matérias aprovadas em Plenário.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4164/oficio_no_005-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4164/oficio_no_005-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de recibo.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4165/oficio_no_006-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4165/oficio_no_006-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de fiscalização em obra.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4166/oficio_no_007-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4166/oficio_no_007-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 22/02/2022.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4167/oficio_no_008-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4167/oficio_no_008-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio do Resultado Anual de 2021.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4168/oficio_no_009-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4168/oficio_no_009-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Relação de leis e decretos do ano de 2021.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4169/oficio_no_010-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4169/oficio_no_010-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 08/03/2022.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4170/oficio_no_011-2022_-_itep.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4170/oficio_no_011-2022_-_itep.pdf</t>
   </si>
   <si>
     <t>Assunto: Formalização de convênio para emissão de RG.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4171/oficio_no_012-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4171/oficio_no_012-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 15/03/2022.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4172/oficio_no_013-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4172/oficio_no_013-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de março de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4173/oficio_no_014-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4173/oficio_no_014-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 22/03/2022.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4174/oficio_no_015-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4174/oficio_no_015-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 29/03/2022.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4175/oficio_no_016-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4175/oficio_no_016-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de equipamento de som.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4176/oficio_no_017-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4176/oficio_no_017-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 05/04/2022.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4177/oficio_no_018-2022_-_aos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4177/oficio_no_018-2022_-_aos.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja informado, especificamente, o valor mensal correspondente ao Sistema de Protocolo (SSE) contratado pela Câmara Municipal de Acari/RN no ano de 2022.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4178/oficio_no_019-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4178/oficio_no_019-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 12/04/2022.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4179/oficio_no_020-2022_-_vicentinho.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4179/oficio_no_020-2022_-_vicentinho.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de emenda parlamentar.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4180/oficio_no_021-2022_-_walter.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4180/oficio_no_021-2022_-_walter.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelo seu Presidente, Vereador JOSÉ RIVALDO LIMA, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a REFORMA DO MERCADO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4181/oficio_no_022-2022_-_benes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4181/oficio_no_022-2022_-_benes.pdf</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4182/oficio_no_023-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4182/oficio_no_023-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 19/04/2022._x000D_
 •	INDICAÇÕES Nº 045, 046, 047, 048 e 049/2022.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4183/oficio_no_024-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4183/oficio_no_024-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de abril de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4184/oficio_no_025-2022_-_zenaide.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4184/oficio_no_025-2022_-_zenaide.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Senadora,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar para o nosso município com o objetivo de custear a CONSTRUÇÃO DE 01 (UMA) PASSAGEM MOLHADA NO ASSENTAMENTO BOA SORTE.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4185/oficio_no_026-2022_-_styvenson.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4185/oficio_no_026-2022_-_styvenson.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Senador,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a AQUISIÇÃO DE UMA AMBULÂNCIA SEMI UTI para o nosso município.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4186/oficio_no_027-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4186/oficio_no_027-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de serviços.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4187/oficio_no_028-2022_-_jean_paul.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4187/oficio_no_028-2022_-_jean_paul.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Senador,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a CONSTRUÇÃO DE 01 (UMA) ESCOLA NO BAIRRO LUIZ GONZAGA, neste município.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4188/oficio_no_029-2022_-_benes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4188/oficio_no_029-2022_-_benes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelo Vereador NENILVAN RODRIGUES BEZERRA, vem, mui respeitosamente, reiterar junto ao Mandato de Vossa Excelência a destinação de uma EMENDA PARLAMENTAR NO VALOR DE R$ 200.000,00 (duzentos mil reais), conforme tratativas ocorridas, para o nosso município.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4189/oficio_no_030-2022_-_joao_maia.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4189/oficio_no_030-2022_-_joao_maia.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelo Vereador RUDYSON RIC DA SILVA SANTOS, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a REVITALIZAÇÃO DA PRAÇA DE ALIMENTAÇÃO ELISEU VITORIANO DA SILVA, popularmente conhecida como “PRAÇA DOS QUIOSQUES” em nosso município.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4190/oficio_no_031-2022_-_rafael_motta.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4190/oficio_no_031-2022_-_rafael_motta.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelo Vereador RAFAEL BEZERRA DE BRITO ARAÚJO, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de emenda parlamentar para custear, dentro das possibilidades, uma das ações abaixo:</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4191/oficio_no_032-2022_-_girao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4191/oficio_no_032-2022_-_girao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a AQUISIÇÃO DE (01) UMA MÁQUINA RETROESCAVADEIRA para o nosso município.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4192/oficio_no_033-2022_-_walter.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4192/oficio_no_033-2022_-_walter.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a AQUISIÇÃO DE (01) VEÍCULO TIPO VAN para a saúde do nosso município.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4193/oficio_no_034-2022_-_carla_dickson.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4193/oficio_no_034-2022_-_carla_dickson.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO PETRÓPOLIS, neste município.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4194/oficio_no_035-2022_-_vicentinho.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4194/oficio_no_035-2022_-_vicentinho.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto ao Mandato de Vossa Excelência a destinação de uma emenda parlamentar com o objetivo de custear a CONSTRUÇÃO DE UMA CICLOVIA COM CALÇADÃO na RN-288, especificamente na saída para Cruzeta/RN, neste município.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4195/oficio_no_036-2022_-_fabio_faria.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4195/oficio_no_036-2022_-_fabio_faria.pdf</t>
   </si>
   <si>
     <t>Senhor Ministro,_x000D_
 _x000D_
 A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada à Rua Tomaz de Araújo, 05, Centro, Acari/RN, neste ato representada pelos Vereadores abaixo subscritos, vem, mui respeitosamente, solicitar junto a este ministério a destinação de equipamentos de informática para modernização dos laboratórios das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4196/oficio_no_037-2022_-_juiz_eleitoral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4196/oficio_no_037-2022_-_juiz_eleitoral.pdf</t>
   </si>
   <si>
     <t>Assunto: Resposta ao Ofício Circular nº 001/2022-22ªZE/GJE.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4197/oficio_no_038-2022_-_kelps.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4197/oficio_no_038-2022_-_kelps.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de apoio de castramóvel.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4198/oficio_no_039-2022_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4198/oficio_no_039-2022_-_tce.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de Contas de Gestão – Exercício de 2021.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4199/oficio_no_040-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4199/oficio_no_040-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito, _x000D_
 	Solicitamos, dentro das possibilidades, que seja feita a limpeza e extensão da Rua Maria Tereza da Conceição, assim como as demais ruas do Conjunto dos Trabalhadores, no Bairro Senador Dinarte Mariz.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4200/oficio_no_041-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4200/oficio_no_041-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 03/05/2022.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4201/oficio_no_042-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4201/oficio_no_042-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 10/05/2022.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4202/oficio_no_043-2022_-_adriano_campelo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4202/oficio_no_043-2022_-_adriano_campelo.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de apoio técnico.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4203/oficio_no_044-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4203/oficio_no_044-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de maio de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4204/oficio_no_045-2022_-_pedo_jonath.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4204/oficio_no_045-2022_-_pedo_jonath.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de esclarecimentos.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4205/oficio_no_046-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4205/oficio_no_046-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 24/05/2022.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4206/oficio_no_047-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4206/oficio_no_047-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de reajuste orçamentário do Município e consequente atualização do Duodécimo Legislativo.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4207/oficio_no_048-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4207/oficio_no_048-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 30/05/2022.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4208/oficio_no_049-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4208/oficio_no_049-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Matérias de autoria dos Vereadores Mirins.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4209/oficio_no_050-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4209/oficio_no_050-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 06/06/2022.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4210/oficio_no_051-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4210/oficio_no_051-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 13/06/2022.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4211/oficio_no_052-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4211/oficio_no_052-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de junho de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4212/oficio_no_053-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4212/oficio_no_053-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar de vossa senhoria, para que, dentro das possibilidades, a CAERN possa realizar o estudo para que seja implementado o saneamento básico do Povoado Gargalheiras, Município de Acari/RN.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4213/oficio_no_054-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4213/oficio_no_054-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 20/06/2022.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4214/oficio_no_055-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4214/oficio_no_055-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 27/06/2022.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4215/oficio_no_056-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4215/oficio_no_056-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas na sessão ordinária da Câmara Mirim do mês de junho.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4248/oficio_no_057-2022_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4248/oficio_no_057-2022_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos em anexo as demonstrações contábeis desta Câmara Municipal (Balancete da Receita, Balancete da Despesa, Balancete Financeiro, Folha de Conciliação Bancária, Termo de Verificação de Saldo e Extrato Bancário) referentes ao 3º bimestre de 2022, bem como comprovação de encaminhamento.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4249/oficio_no_058-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4249/oficio_no_058-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 04/07/2022.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4407/oficio_no_059-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4407/oficio_no_059-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 	_x000D_
 	A CÂMARA MUNICIPAL DE ACARI/RN, inscrita no CNPJ sob o nº 08.539.439/0001-07, sediada na Rua Tomaz de Araújo, 05, Centro, vem, mui respeitosamente, por meio do seu Presidente, Vereador JOSÉ RIVALDO LIMA, solicitar apoio da Prefeitura Municipal de Acari para realizar, de forma conjunta, a SOLENIDADE DE ENTREGA DA COMENDA MANOEL ESTEVES DE ANDRADE E DOS TÍTULOS DE CIDADANIA ACARIENSE, que acontecerá no dia 12 de agosto de 2022 (sexta-feira), às 15h30, no Centro Pastoral Cônego Deoclides de Brito Diniz.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4408/oficio_no_060-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4408/oficio_no_060-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 18/07/2022.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4409/oficio_no_061-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4409/oficio_no_061-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Matérias de autoria dos Vereadores Mirins._x000D_
 _x000D_
 Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas na sessão ordinária da Câmara Mirim do mês de julho.	_x000D_
 •INDICAÇÕES Nº 014, 027, 028, 029, 030, 031, 032 e 033/2022.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4416/oficio_no_062-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4416/oficio_no_062-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de julho de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4417/oficio_no_063-2022_-_prefeito_-_orcamento.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4417/oficio_no_063-2022_-_prefeito_-_orcamento.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos em anexo o esboço feito para criação do orçamento de 2023, conforme previsões contidas na Lei das Diretrizes Orçamentárias já aprovada.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/</t>
+    <t>http://sapl.acari.rn.leg.br/media/</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de agosto de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4419/oficio_no_065-2022_-_interlegis.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4419/oficio_no_065-2022_-_interlegis.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de e-mail legislativo.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4424/oficio_no_066-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4424/oficio_no_066-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Em anexo as matérias aprovadas em sessão ordinária realizada no dia 29/08/2022.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4440/oficio_no_067-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4440/oficio_no_067-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4443/oficio_no_068-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4443/oficio_no_068-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4444/oficio_no_069-2022_-_secretaria_de_projetos_especiais.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4444/oficio_no_069-2022_-_secretaria_de_projetos_especiais.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho convidá-lo para prestar esclarecimentos a esta Casa Legislativa, de forma presencial, na próxima sessão ordinária, no dia 19/09/2022, às 19h, sobre o projeto de regularização fundiária que vem sendo executado pela Prefeitura Municipal de Acari.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4446/oficio_no_070-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4446/oficio_no_070-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de setembro de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4454/oficio_no_071-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4454/oficio_no_071-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 10/10/2022.	_x000D_
 • INDICAÇÃO Nº 105/2022.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4456/oficio_no_072-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4456/oficio_no_072-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 17/10/2022.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4463/oficio_no_073-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4463/oficio_no_073-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de recibo._x000D_
 _x000D_
 _x000D_
 Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de outubro de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4467/oficio_no_074-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4467/oficio_no_074-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de resolução.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4470/oficio_no_075-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4470/oficio_no_075-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4475/oficio_no_076-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4475/oficio_no_076-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de recibo, Ao Exmo. Senhor FERNANDO ANTÔNIO BEZERRA.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4490/oficio_no_077-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4490/oficio_no_077-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de Projeto de Lei aprovado.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4498/oficio_no_078-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4498/oficio_no_078-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Envio de Projeto de Lei aprovado._x000D_
 _x000D_
 _x000D_
 Senhora Secretária,_x000D_
 Encaminhamos em anexo o PROJETO DE LEI Nº 038/2022, de iniciativa do Poder Executivo, aprovado na sessão ordinária ocorrida no dia 12/12/2022, para apreciação do Exmo. Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4499/oficio_no_079-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4499/oficio_no_079-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de dezembro de 2022, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.222, de 17 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4500/oficio_no_080-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4500/oficio_no_080-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Encaminhamos em anexo as matérias aprovadas em sessão ordinária realizada no dia 19/12/2011.	_x000D_
 •	PROJETO DE LEI Nº 031/2022, de autoria do Chefe do Poder Executivo Municipal;_x000D_
 •	PROJETO DE LEI Nº 032/2022, de autoria do Chefe do Poder Executivo Municipal;_x000D_
 •	PROJETO DE LEI Nº 033/2022, de autoria do Chefe do Poder Executivo Municipal;_x000D_
 •	PROJETO DE LEI Nº 039/2022, de autoria do Chefe do Poder Executivo Municipal; _x000D_
 •	EMENDAS ADITIVAS 001 E 002/2022, de autoria do Vereador Rafael Bezerra de Brito Araújo.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4503/oficio_no_081-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4503/oficio_no_081-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Assunto: Matérias aprovadas em Plenário._x000D_
 _x000D_
 •PROJETO DE LEI COMPLEMENTAR Nº 002/2022, de autoria do Chefe do Poder Executivo Municipal, que “institui e atualiza o Código Tributário do Município de Acari e dá outras providências”.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>OZRS</t>
   </si>
   <si>
     <t>Ofícios Expedidos do Gabinete do Vereador Zuil</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3997/oficio_no_001-2022_-_obras.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3997/oficio_no_001-2022_-_obras.doc</t>
   </si>
   <si>
     <t>Solicitação de aplicação de medidas de responsabilização.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3998/oficio_no_002-2022_-_ubaldo_fernandes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3998/oficio_no_002-2022_-_ubaldo_fernandes.pdf</t>
   </si>
   <si>
     <t>Solicitação de apoio parlamentar.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3999/oficio_no_003-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3999/oficio_no_003-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4145/oficio_no_004-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4145/oficio_no_004-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito,_x000D_
 _x000D_
 Venho através do presente solicitar de Vossa Excelência a realização de uma reunião com os vereadores e a Secretária de Educação para tratar do novo Piso Salarial dos Professores.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4146/oficio_no_005-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4146/oficio_no_005-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Prefeito,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Excelência, fardamento escolar para os professores e alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4147/oficio_no_006-2022_-_raul_victor.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4147/oficio_no_006-2022_-_raul_victor.pdf</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4148/oficio_no_007-2022_-_ubaldo_fernandes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4148/oficio_no_007-2022_-_ubaldo_fernandes.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Deputado,_x000D_
 _x000D_
 Venho através do presente solicitar de Vossa Excelência para pleitear junto CAERN a ampliação e melhoramento da rede de abastecimento d’água do Povoado Gargalheiras, no município de Acari.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4149/oficio_no_008-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4149/oficio_no_008-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa fazer a mudança de local do aparelho acadêmico, existente na academia da saúde Jacira Bezerra, que se encontra embaixo da árvore existente na referida praça, tendo em vista que os pássaros estão sujando o referido aparelho, impossibilitando o seu uso pelos frequentadores. Segue em anexo a foto do aparelho acadêmico.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4150/oficio_no_009-2022_-_desenvolvimento_economico.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4150/oficio_no_009-2022_-_desenvolvimento_economico.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito que seja providenciado junto a Secretaria Municipal de Agricultura o serviço de roço na estrada de acesso à Serra de Lagoa Seca (Serra da TELERN), considerando o potencial turístico do local.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4151/oficio_no_010-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4151/oficio_no_010-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Solicito que seja providenciado junto a Secretaria Municipal de Serviços Urbanos a retirada das três grandes coletoras da frente do Museu Histórico de Acari como forma de valorizar aquele potencial turístico.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4152/oficio_no_011-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4152/oficio_no_011-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar a extensão da rede de abastecimento d’água das seguintes ruas, localizadas no Bairro Padre José Dantas Cortez, no município de Acari/RN: Ruas: João Solon de Medeiros, João Solon de Medeiros Filho, José Everaldo Pereira, Celeide Albertina, Raimundo Pires, Manoel Messias, Silvino Bezerra Filho e João Lopes Neto.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4153/oficio_no_012-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4153/oficio_no_012-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa realizar o conserto de dois quebra-molas: um na Rua Tomaz de Araújo, em frente ao Boticário; e outro na Rua Sebastião da Viúva, em frente à Oficina de Lázaro.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4154/oficio_no_013-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4154/oficio_no_013-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhora Diretora,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho solicitar que seja encaminhado expediente ao setor de projetos e obras da CAERN no sentido de recuperar, com urgência, a estrutura da caixa d’água central da companhia em Acari.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4155/oficio_no_014-2022_-_banco_do_brasil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4155/oficio_no_014-2022_-_banco_do_brasil.pdf</t>
   </si>
   <si>
     <t>Senhor(a) Gerente,_x000D_
 _x000D_
 Solicito que nos informe se o convênio existente entre a Câmara Municipal de Acari e esta agência no tocante a empréstimos consignados está vigente e adimplente (em caso negativo, fornecer o detalhamento da atual situação).</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4156/oficio_no_015-2022_-_desenvolvimento_economico.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4156/oficio_no_015-2022_-_desenvolvimento_economico.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito que seja providenciada a melhoria da iluminação do salão interno do Municipal Clube de Acari onde ocorrem as reuniões, bem como a recuperação do teto.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4157/oficio_no_016-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4157/oficio_no_016-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de revisão do Piso Salarial dos Professores.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4158/oficio_no_017-2021_-_girlene.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4158/oficio_no_017-2021_-_girlene.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito de Vossa Senhoria, que possa fazer a retirada da cobertura do “palco novo”, do Municipal Clube de Acari, tendo em vista que o mesmo se encontra muito danificado, podendo ocasionar algum acidente durante os eventos realizados naquele local.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4159/oficio_no_018-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4159/oficio_no_018-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa realizar o serviço de limpeza do mato existente no muro da Biblioteca Municipal Maria de Jesus Bezerra.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4160/oficio_no_019-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4160/oficio_no_019-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa realizar o serviço de rebaixamento do meio fio da rua Silvino Adonias Bezerra, facilitando o acesso à rua Pedro Etelvino de Góes.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4161/oficio_no_020-2022_-_maria_tereza.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4161/oficio_no_020-2022_-_maria_tereza.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, informações acerca do termo de recebimento da obra do Museu Histórico de Acari. Em visita ao local, percebe-se a aparição de algumas falhas na referida obra, como mostram as fotos anexadas.  Sendo assim, solicito de vossa senhoria maiores informações.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4217/oficio_no_021-2022_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4217/oficio_no_021-2022_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de Vossa Senhoria, a recuperação das estradas que dão acesso as pedreiras da zona rural do município.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4348/oficio_no_022-2022_-_vereador_mattson.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4348/oficio_no_022-2022_-_vereador_mattson.pdf</t>
   </si>
   <si>
     <t>Ao Sr._x000D_
 Mattson Ranier_x000D_
 Vereador na cidade de Currais Novos-RN_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que através do seu gabinete, possa solicitar o serviço de recuperação da parada de ônibus que fica na lateral do prédio de tributação Estadual, saída para a cidade de Acari. _x000D_
 Tendo em vista o grande fluxo de pessoas naquela localidade, faço a sugestão do referido serviço.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4403/oficio_no_023-2022_-_educacao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4403/oficio_no_023-2022_-_educacao.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de Vossa Senhoria a colocação de extintores de incêndio, nas escolas do município.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4404/oficio_no_024-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4404/oficio_no_024-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa disponibilizar uma caixa d`água para os moradores do Bairro Dinarte Mariz, nas proximidades do parque de vaquejada existente na saída para a cidade de Cruzeta.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4405/oficio_no_025-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4405/oficio_no_025-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa designar equipe para realizar a limpeza do sangradouro do Açude das Oiticicas (Açude da Santa), cuja situação segue em anexo.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4412/oficio_no_026-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4412/oficio_no_026-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar, que o veículo a ser destinado pelo município para a Maternidade, seja a ambulância com placa QGP-3845.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4413/oficio_no_027-2022_-_servico_social.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4413/oficio_no_027-2022_-_servico_social.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar informações acerca da utilização do veículo do Conselho Tutelar, por parte da secretária de Assistência Social. Tendo em vista que o veículo não pertence à secretaria.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4420/oficio_no_028-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4420/oficio_no_028-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar (02) dois novos gela água de inox para o Abatedouro Público, tendo em vista a situação que se encontra o existente na referida localidade como mostra as fotos em anexo.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4425/oficio_no_029-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4425/oficio_no_029-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de serviço.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4445/oficio_no_030-2022_-_paroquia.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4445/oficio_no_030-2022_-_paroquia.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Pároco,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, após reclamações de moradores do entorno do açude das Oiticicas, informações referentes a retirada d’água do referido açude, por caminhões pipas que estão a serviço do Acari Cidade da Moda, tendo em vista que o referente açude pertence a paróquia municipal.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4453/oficio_no_031-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4453/oficio_no_031-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, que possa construir um mata-burro no assentamento Poeta José Gonçalves, como compromisso firmado em camapanha.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4455/oficio_no_032-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4455/oficio_no_032-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, que juntamente a empresa responsável pelos Cemitérios do município, possam realizar o pagamento das horas extras para o funcionário que desempenha suas atividades durante os finais de semana.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4462/oficio_no_033-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4462/oficio_no_033-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de pagamento._x000D_
 _x000D_
 Excelentíssimo Senhor Presidente,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, que dentro das possibilidades, possa realizar o pagamento antecipado da segunda parcela do décimo terceiro salário, no próximo dia  (20) vinte de outubro.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4480/oficio_no_034-2022_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4480/oficio_no_034-2022_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Serviços, Ao Sr. FRANCISCO ARAÚJO DA SILVA -Secretário Municipal de Agricultura, Meio Ambiente e Abastecimento.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4484/oficio_no_035-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4484/oficio_no_035-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, que possa disponibilizar por mais dias semanalmente, a utilização das máquinas pesadas do município (tratores, pá carregadeira) na Zona Rural municipal, tendo em vista que nesse período de seca, é de grande importância a limpeza de açudes e barreiros para os moradores da referida Zona Rural.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4497/oficio_no_036-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4497/oficio_no_036-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar de vossa senhoria, que possa realizar melhoras na iluminação pública da Rua Silvino Bezerra Filho (BR-427, saída para Currais Novos), com instalação de postes ornamentais.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4254/portaria_no_001-2022_-_cpl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4254/portaria_no_001-2022_-_cpl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da Comissão Permanente de Licitação para o Exercício de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4255/portaria_no_002-2022_-_ferias_de_icaro.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4255/portaria_no_002-2022_-_ferias_de_icaro.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 03/01/2022 a 01/02/2022, relativo ao período aquisitivo de 2021/2022, ao servidor ÍCARO VINÍCIUS DE OLIVEIRA PEREIRA, inscrito no CPF sob o nº 597.087.604-63, matrícula nº 300262-2, ocupante do cargo em comissão de Coordenador Legislativo da Câmara Municipal de Acari/RN.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4256/portaria_no_003-2022_-_fiscal_de_contratos_-_publicacao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4256/portaria_no_003-2022_-_fiscal_de_contratos_-_publicacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação do Fiscal de Contratos da Câmara Municipal de Acari/RN no exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4257/portaria_no_004-2022_-_ferias_de_romeu.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4257/portaria_no_004-2022_-_ferias_de_romeu.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 01/02/2022 a 02/03/2022, relativo ao período aquisitivo de 2021/2022, ao servidor ROMEU FERNANDES DANTAS DE SALES, inscrito no CPF sob o nº 080.165.894-21, matrícula nº 300252-2, ocupante do cargo em comissão de Diretor Geral da Câmara Municipal de Acari/RN._x000D_
 Art. 2º. Designar o servidor Pedro Jonath Silva de Oliveira, matrícula nº 300273-3, ocupante do cargo em comissão de Diretor de Informática, para responder cumulativamente pelo cargo de Diretor Geral durante o período de férias do titular.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4258/portaria_no_005-2022_-_expediente_fevereiro.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4258/portaria_no_005-2022_-_expediente_fevereiro.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. MANTER o regime de rodízio de funcionários com horário de expediente das 08h às 12h, de segunda a sexta-feira, no período de 01/02/2022 a 28/02/2022._x000D_
 Parágrafo único. A escala de funcionários deverá ser definida pela Diretoria Geral de forma a garantir a eficiência do atendimento ao interesse público mediante os serviços prestados à população._x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua publicação, com efeitos retroativos ao dia 01/02/2022.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4259/portaria_no_006-2022_-_ferias_de_gilvan.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4259/portaria_no_006-2022_-_ferias_de_gilvan.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 17/02/2022 a 18/03/2022, relativo ao período aquisitivo de 2020/2021, ao servidor JOSÉ GILVAN DE SOUZA FILHO, inscrito no CPF sob o nº 017.316.114-63, matrícula nº 100421-1, ocupante do cargo efetivo de Vigilante da Câmara Municipal de Acari/RN._x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4260/portaria_no_007-2022_-_ferias_de_lidiane.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4260/portaria_no_007-2022_-_ferias_de_lidiane.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 02/03/2022 a 01/04/2022, relativo ao período aquisitivo de 2021/2022, à servidora LIDIANE LOUISE DE MEDEIROS SILVA, inscrita no CPF sob o nº 088.812.204-74, matrícula nº 300172-2, ocupante do cargo em comissão de Diretora Contábil da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Designar a servidora PATRÍCIA KELIS DA COSTA PEREIRA, matrícula nº 100381-1, ocupante do cargo efetivo de Contadora da Câmara Municipal de Acari/RN, para responder cumulativamente pelo cargo de Diretora Contábil durante o período de férias da titular._x000D_
 _x000D_
 Art. 3º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4261/portaria_no_009-2022_-_ferias_de_lisangela.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4261/portaria_no_009-2022_-_ferias_de_lisangela.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 04/04/2022 a 03/05/2022, relativo ao período aquisitivo de 2020/2021, à servidora LISÂNGELA CRISTIANE SILVA SANTOS, inscrita no CPF sob o nº 012.830.514-27, matrícula nº 100402-2, ocupante do cargo efetivo de Recepcionista da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4262/portaria_no_010-2022_-_expediente.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4262/portaria_no_010-2022_-_expediente.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Prorrogar os efeitos da Portaria nº 008/2022 até o dia 30/04/2022._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua publicação com efeitos retroativos ao dia 01/04/2022.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4263/portaria_no_011-2022_-_ferias_de_elvira.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4263/portaria_no_011-2022_-_ferias_de_elvira.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 _x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 02/05/2022 a 31/05/2022, relativo ao período aquisitivo de 2020/2021, à servidora ELVIRA CRISTINA BEZERRA GALVÃO, inscrita no CPF sob o nº 008.875.514-24, matrícula nº 100341-1, ocupante do cargo efetivo de AUXILIAR DE SERVIÇOS GERAIS da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4264/portaria_no_012-2022_-_ferias_de_pedro.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4264/portaria_no_012-2022_-_ferias_de_pedro.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 02/05/2022 a 31/05/2022, relativo ao período aquisitivo de 2021/2022, ao servidor PEDRO JONATH SILVA DE OLIVEIRA, inscrito no CPF sob o nº 086.870.954-90, matrícula nº 300273-3, ocupante do cargo em comissão de Diretor de Informática da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Designar o servidor ALAN PABLO PEREIRA DANTAS, inscrito no CPF sob o nº 107.131.094-16, matrícula nº 300471-1, ocupante do cargo em comissão de Assessor de Comunicação, para exercer a função de Fiscal de Contratos da Câmara Municipal de Acari/RN durante o período de férias do titular.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4265/portaria_no_013-2022_-_ferias_de_luana.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4265/portaria_no_013-2022_-_ferias_de_luana.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 30 (trinta) dias, computados no período de 05/05/2022 a 03/06/2022, relativo ao período aquisitivo de 2021/2022, à servidora LUANA JUSSIELLY RIBEIRO DANTAS DA SILVA, inscrita no CPF sob o nº 070.548.784-93, matrícula nº 300051-1, ocupante do cargo em comissão de Controladora Interna da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Designar a servidora PATRÍCIA KELIS DA COSTA PEREIRA, inscrita no CPF sob o nº 090.240.684-10, matrícula nº 100381-1, ocupante do cargo efetivo de Contadora, para exercer cumulativamente a função de Controladora Interna da Câmara Municipal de Acari/RN durante o período de férias da titular._x000D_
 _x000D_
 Art. 3º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4266/portaria_no_014-2022_-_funcao_gratificada.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4266/portaria_no_014-2022_-_funcao_gratificada.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Designar as servidoras EVELYNE JOYCE DANTAS LUCENA, matrícula nº 100361-1, e LISÂNGELA CRISTIANE SILVA SANTOS, matrícula nº 100402-2, para exercerem a função de IDENTIFICADOR no Acordo de Cooperação Técnica celebrado entre o Instituto Técnico e Científico de Perícia do Rio Grande do Norte (ITEP/RN) e a Câmara Municipal de Acari/RN, sob superveniência da Federação das Câmaras Municipais do Estado do Rio Grande Norte (FECAM/RN), para emissão de RG’s (carteiras de identidade) nesta Casa Legislativa._x000D_
 _x000D_
 Art. 2º. Conceder às servidoras a gratificação prevista no Anexo I, tabela II, da Lei Complementar nº 004/2018, “Função Gratificada 01”, no valor de R$ 180,00 (cento e oitenta reais), pelo desempenho da função supracitada._x000D_
 _x000D_
 Art. 3º. Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4267/portaria_no_015-2022_-_ferias_de_joao_paulo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4267/portaria_no_015-2022_-_ferias_de_joao_paulo.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Conceder o gozo de férias regulares de 20 (vinte) dias, computados no período de 01/06/2022 a 20/06/2022, relativo ao período aquisitivo de 2020/2021, ao servidor JOÃO PAULO BARBOSA DE AZEVEDO, inscrito no CPF sob o nº 103.940.504-52, matrícula nº 10035-1, ocupante do cargo efetivo de AUXILIAR DE SERVIÇOS GERAIS da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Conceder a conversão de 1/3 (um terço) de férias em abono pecuniário, nos termos do art. 94 da Lei Complementar nº 001/1991 (Regime Jurídico Único dos Servidores Públicos Municipais, das Autarquias e Fundações Municipais), em atendimento ao requerimento do servidor._x000D_
 _x000D_
 Art. 3º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4268/portaria_no_016-2022_-_exoneracao_de_pedro.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4268/portaria_no_016-2022_-_exoneracao_de_pedro.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Exonerar, a pedido, o Sr. PEDRO JONATH SILVA DE OLIVEIRA, portador do CPF nº 086.870.954-90, do cargo de provimento em comissão de DIRETOR DE INFORMÁTICA da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4269/portaria_no_017-2022_-_nomeacao_de_janio.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4269/portaria_no_017-2022_-_nomeacao_de_janio.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Nomear o Sr.  JÂNIO  CÉSAR  SILVA  DE  OLIVEIRA,  portador do RG nº 002.087.816 (ITEP/RN) e inscrito no CPF sob o nº 082.937.564-38, para ocupar o cargo  de  provimento  em  comissão de DIRETOR DE INFORMÁTICA da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4270/portaria_no_018-2022_-_fiscal_de_contratos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4270/portaria_no_018-2022_-_fiscal_de_contratos.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Designar o servidor ALAN PABLO PEREIRA DANTAS, matrícula nº 300471-1, portador do CPF nº 107.131.094-16, para desempenhar a função de Fiscal de Contratos da Câmara Municipal de Acari/RN no exercício de 2022._x000D_
 _x000D_
 Art. 2º. Ao Fiscal de Contratos cabe anotar em registro próprio todas as ocorrências relacionadas com a execução de contratos administrativos, determinando o que for necessário à regularização das faltas ou defeitos observados._x000D_
  _x000D_
 Art. 3º. Esta Portaria entra em vigor na data de sua publicação, revogadas as disposições em contrário, e abrange todos os contratos administrativos firmados no exercício de 2022.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4271/portaria_no_019-2022_-_exoneracao_de_gilvan.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4271/portaria_no_019-2022_-_exoneracao_de_gilvan.pdf</t>
   </si>
   <si>
     <t>RESOLVE:_x000D_
 Art. 1º. Exonerar, a pedido, o Sr. JOSÉ GILVAN DE SOUZA FILHO, inscrito no CPF sob o nº 017.316.114-63, do cargo efetivo de Vigilante da Câmara Municipal de Acari/RN._x000D_
 _x000D_
 Art. 2º. Esta Portaria entra em vigor na data de sua assinatura, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fernando Antônio Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5514/projeto_de_lei_complementar_no_001-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5514/projeto_de_lei_complementar_no_001-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefício para pagamento de débitos fiscais em atraso, estabelece normas para sua cobrança extrajudicial e dá outras providências.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5510/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5510/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf</t>
   </si>
   <si>
     <t>Institui e Atualiza o Código Tributário do Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_complementar_no_003_2022_-_cria_altera_cargos_publicos_do_municipio_e_revoga_as_leis_no_1032-2015_e_1036-2016.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_complementar_no_003_2022_-_cria_altera_cargos_publicos_do_municipio_e_revoga_as_leis_no_1032-2015_e_1036-2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação, Regulamentação, Extinção e Aproveitamento de Cargos Públicos do Quadro Permanente do Município de Acari/RN, revoga a Lei Municipal nº 1.032, de 23 de dezembro de 2015, bem como as alterações trazidas pela Lei Municipal nº 1.036, de 28 de março de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4496/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4496/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>PLPE</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5513/projeto_de_lei_no_001-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5513/projeto_de_lei_no_001-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Filiação e promover contribuição junto à União Nacional dos Dirigentes Municipais de Educação – Seção Rio Grande do Norte – UNDIME/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5515/projeto_de_lei_no_002-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5515/projeto_de_lei_no_002-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza a formulação de Convênio com a Associação Cultural “Maestro Felinto Lucio Dantas” e dá outras providências.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5516/projeto_de_lei_no_003-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5516/projeto_de_lei_no_003-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza a formulação de Convênio com a Associação Caminhos da Cidadania (Polícia Mirim), e dá outras providências.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5383/projeto_de_lei_no_004-2022_-_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5383/projeto_de_lei_no_004-2022_-_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo doar bens móveis pertencentes ao patrimônio do Município de Acari, inservíveis para a Administração Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5523/projeto_de_lei_no_005-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5523/projeto_de_lei_no_005-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste salarial aos professores da rede de ensino municipal de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5540/projeto_de_lei_no_006-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5540/projeto_de_lei_no_006-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5539/projeto_de_lei_no_007-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5539/projeto_de_lei_no_007-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de complementação pecuniária temporária para os servidores da rede de ensino municipal de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5538/projeto_de_lei_no_008-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5538/projeto_de_lei_no_008-2022_pe.pdf</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5519/projeto_de_lei_no_009-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5519/projeto_de_lei_no_009-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar Termo de Filiação e promover contribuição junto ao Colegiado Estadual de Gestores Municipais de Assistência Social – COEGEMAS/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5520/projeto_de_lei_no_010-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5520/projeto_de_lei_no_010-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à empresa industrial e dá outras providências.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5522/projeto_de_lei_no_011-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5522/projeto_de_lei_no_011-2022_pe.pdf</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5527/projeto_de_lei_no_012-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5527/projeto_de_lei_no_012-2022_pe.pdf</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5525/projeto_de_lei_no_013-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5525/projeto_de_lei_no_013-2022_pe.pdf</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5531/projeto_de_lei_no_014-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5531/projeto_de_lei_no_014-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar parcelamento de débitos das contribuições previdenciárias devidas do Município de Acari ao INSS junto à fazenda nacional, e dá outras providências.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5528/projeto_de_lei_no_015-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5528/projeto_de_lei_no_015-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Suplementar para a execução do Projeto “Construção e Implantação da ‘Cidade da Moda’ no Município de Acari/RN” e dá outras providências.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5542/folha_de_votacao_-_pl_016-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5542/folha_de_votacao_-_pl_016-2022_pe.pdf</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5529/projeto_de_lei_no_017-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5529/projeto_de_lei_no_017-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da balaustrada/passarela, logradouro público municipal localizada na Rua da Matriz, no Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5530/projeto_de_lei_no_018-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5530/projeto_de_lei_no_018-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Posto de Saúde do Povoado Gargalheiras no Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5553/projeto_de_lei_no_019-2022_-_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5553/projeto_de_lei_no_019-2022_-_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a ratificar sua participação no Consórcio Intermunicipal Multifinalitário da região do Seridó do Rio Grande do Norte – CIM-SERIDÓ, bem como a adequar sua execução orçamentária ao novo regime jurídico adotado para Consórcios Públicos, na forma e condições previstas pela Lei Federal nº 11.107/2005 e dá outras providências.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5517/projeto_de_lei_no_020-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5517/projeto_de_lei_no_020-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para a elaboração do Orçamento Geral do Município de Acari para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5541/folha_de_votacao_-_pl_021-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5541/folha_de_votacao_-_pl_021-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão dos Cemitérios Municipais de Acari/RN e dá outras providências.</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_no_022-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_no_022-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à Câmara de Dirigentes Lojistas de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5534/projeto_de_lei_no_023-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5534/projeto_de_lei_no_023-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à Casa Espírita Sementes do Cristo e dá outras providências.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5533/projeto_de_lei_no_024-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5533/projeto_de_lei_no_024-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à Associação Seridoense de Confecções e dá outras providências.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5532/projeto_de_lei_no_025-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5532/projeto_de_lei_no_025-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a executar um programa de construção, conservação, reforma ou ampliação de cisternas nas zonas rurais deste município, além de efetivar obras que resultem na construção, conservação ou reforma em “mata-burros” e dá outras providências.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5537/projeto_de_lei_no_026-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5537/projeto_de_lei_no_026-2022_pe.pdf</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5543/projeto_de_lei_no_027-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5543/projeto_de_lei_no_027-2022_pe.pdf</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5544/projeto_de_lei_no_028-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5544/projeto_de_lei_no_028-2022_pe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do Piso Salarial Nacional dos Agentes Comunitários de Saúde – ACS e de Agentes de Combate às Endemias – ACE, vinculados ao Município de Acari-RN, na forma que dispõe os §§ 8º, 9º e 11 do Art. 198 da Constituição Federal de 1988, e dá outras providências.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5554/projeto_de_lei_no_029-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5554/projeto_de_lei_no_029-2022_pe.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 6º da Lei Municipal nº 1.263, de 08 de julho de 2022, que dispõe sobre o pagamento do Piso Salarial dos Agentes Comunitários de Saúde e dos Agente de Combate às Endemias do Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_no_030-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_no_030-2022_pe.pdf</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5563/projeto_de_lei_no_31_-_lei_orcamentaria_anual_-_exercicio_2023_-_pma.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5563/projeto_de_lei_no_31_-_lei_orcamentaria_anual_-_exercicio_2023_-_pma.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA da Prefeitura Municipal de Acari - RN, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5512/projeto_de_lei_no_32_-_alteracao_do_ppa_2022-2025.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5512/projeto_de_lei_no_32_-_alteracao_do_ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.219/2021 que dispõe sobre o Plano Plurianual do Município de Acari para o Quadriênio 2022–2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5564/projeto_de_lei_no_33_-_alteracao_da_ldo_2023_-_anexo_alteracao_metas_e_riscos_fiscais_-_acari.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5564/projeto_de_lei_no_33_-_alteracao_da_ldo_2023_-_anexo_alteracao_metas_e_riscos_fiscais_-_acari.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.260, de 29 de junho de 2022, que dispõe sobre as Diretrizes Orçamentárias para a elaboração do Orçamento Geral do Município de Acari para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4458/projeto_de_lei_no_34_-_subsidios_p_os_estudantes_universitarios_modificado_1.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4458/projeto_de_lei_no_34_-_subsidios_p_os_estudantes_universitarios_modificado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre subsídio de despesas decorrentes de transporte intermunicipal de estudantes residentes no Município Acari/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4464/projeto_de_lei_no_35_-_credito_suplementar.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4464/projeto_de_lei_no_35_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo Municipal a abrir Créditos Adicionais Suplementares e Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5511/projeto_de_lei_no_36_-_institui_o_centro_historico_do_municipio_de_acari.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5511/projeto_de_lei_no_36_-_institui_o_centro_historico_do_municipio_de_acari.pdf</t>
   </si>
   <si>
     <t>Institui o Centro Histórico do Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4486/projeto_de_lei_0372022_-_poder_executivo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4486/projeto_de_lei_0372022_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo à Produção (PID), ficando revogada a Lei Municipal nº 1.177, de 19 de janeiro de 2021, bem como as alterações trazidas pela Lei Municipal nº 1.196, de 08 de julho de 2021.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4492/projeto_de_lei_no_38_-_ratifica_o_protocolo_de_intencoes_do_consorcio_publico_interfederativo_de_saude_da_regiao_do_serido_do_estado_do_rio_grande_do_norte..pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4492/projeto_de_lei_no_38_-_ratifica_o_protocolo_de_intencoes_do_consorcio_publico_interfederativo_de_saude_da_regiao_do_serido_do_estado_do_rio_grande_do_norte..pdf</t>
   </si>
   <si>
     <t>Ratifica-se o Protocolo de Intenções firmado entre o Governo do Estado do Rio Grande do Norte, através da Secretaria de Estado da Saúde Pública, e os municípios de Acari, Bodó, Caicó, Cerro-Corá, Carnaúba dos Dantas, Cruzeta, Currais Novos, Equador, Florânia, Ipueira, Jardim de Piranhas, Jardim do Seridó, Jucurutu, Lagoa Nova, Ouro Branco, Parelhas, Santana do Matos, Santana do Seridó, São Fernando, São João do Sabugi, São José do Seridó, Serra Negra do Norte, São Vicente, Tenente Laurentino Cruz e Timbaúba dos Batistas, com a finalidade de constituir um Consórcio Público Interfederativo de Saúde, nos termos da Lei Federal nº 11.107, de 6 de abril de 2005, do Decreto Federal nº 6.017, de 17 de janeiro de 2007 e da Lei Estadual nº 10.798, de 16 de novembro de 2020, visando à promoção de ações de saúde pública assistenciais, entre outros serviços relacionados à saúde, em conformidade com os princípios e diretrizes do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5518/projeto_de_lei_no_039-2022_pe.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5518/projeto_de_lei_no_039-2022_pe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à Igreja Missão Evangélica Pentecostal do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_no_40_-_regulamenta_a_atuacao_do_agente_de_contratacao_da_equipe_de_apoio_da_comissao_de_contratacao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_no_40_-_regulamenta_a_atuacao_do_agente_de_contratacao_da_equipe_de_apoio_da_comissao_de_contratacao.pdf</t>
   </si>
   <si>
     <t>Regulamenta as regras e diretrizes para a atuação do Agente de Contratação, da Equipe de Apoio, da Comissão de Contratação nas áreas de que trata a Lei nº 14.133, de 1º de abril de 2021, no âmbito do Município de Acari/RN e dá outras providências.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>PLPL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_001-2022_-_asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_001-2022_-_asmc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 991, de 15 de novembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei_no_002-2022_-_asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei_no_002-2022_-_asmc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 993, de 15 de novembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_de_lei_no_003-2022_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_de_lei_no_003-2022_-_zrs.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>ALBERVANIA, PALOMA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4102/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4102/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Mulher Rural no Município de Acari e dá outras providências.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4103/projeto_de_lei_no_005-2022_-_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4103/projeto_de_lei_no_005-2022_-_pvsb.pdf</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>ALBERVANIA, NENILVAN</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4104/projeto_de_lei_no_006-2022_-_arquivado.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4104/projeto_de_lei_no_006-2022_-_arquivado.pdf</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4105/projeto_de_lei_no_007-2022_-_rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4105/projeto_de_lei_no_007-2022_-_rrss.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a previsão, nos projetos de pavimentação, da necessidade, ou não da colocação de “quebra-molas”.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4106/projeto_de_lei_no_008-2022_-_jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4106/projeto_de_lei_no_008-2022_-_jes.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal e a semana do artesão no município de Acari/RN e dá outras providencias.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_009-2022_-_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_009-2022_-_pvsb.pdf</t>
   </si>
   <si>
     <t>Renomeia Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_010-2022_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_010-2022_-_zrs.pdf</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4109/projeto_de_lei_no_011-2022_-_rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4109/projeto_de_lei_no_011-2022_-_rrss.pdf</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_012-2022_-_jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_012-2022_-_jrl.pdf</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4111/projeto_de_lei_no_013-2022_-_asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4111/projeto_de_lei_no_013-2022_-_asmc.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do(a) Costureiro(a) no Município de Acari/RN.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_014-2022_-_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_014-2022_-_pvsb.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Linguagem Simples nos órgãos da administração direta do Município de Acari-RN.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_015-2022_-_nrb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_015-2022_-_nrb.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Geoparque Seridó no Município de Acari/RN.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4114/projeto_de_lei_no_016-2022_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4114/projeto_de_lei_no_016-2022_-_zrs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de acessibilidade para os deficientes visuais através da implementação de pisos táteis no âmbito das repartições públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_no_017-2022_-_jes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_no_017-2022_-_jes.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.121, de 14 de março de 2019, que denomina Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4423/projeto_de_lei_no_018-2022_-_rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4423/projeto_de_lei_no_018-2022_-_rrss.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de admissão e contratação, para cargos e funções públicas, de pessoas condenadas por crimes contra os direitos das crianças e adolescentes, idosos, mulheres e pessoas com deficiência.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4450/projeto_de_lei_no_019-2022_-_rrss.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4450/projeto_de_lei_no_019-2022_-_rrss.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5555/projeto_de_resolucao_no_001-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5555/projeto_de_resolucao_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta e disciplina o uso do veículo oficial e disciplina o valor e a forma de concessão e pagamento das diárias dos Servidores e Vereadores da Câmara Municipal de Acari – RN e dá outras providências.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5556/projeto_de_resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5556/projeto_de_resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5476/projeto_de_resolucao_no_003-2022.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5476/projeto_de_resolucao_no_003-2022.doc</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Mirim para tornar as sessões ordinárias mensais.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4250/requerimento_no_001-2022_-_albervania.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4250/requerimento_no_001-2022_-_albervania.pdf</t>
   </si>
   <si>
     <t>Com base no Artigo 187, alínea “b”, do Regimento Interno desta Casa Legislativa, REQUEIRO ao Presidente da Câmara Municipal de Acari/RN que determine o arquivamento do Projeto de Lei nº 006/2022, de autoria dos Vereadores Albervânia Silva de Medeiros Costa e Nenilvan Rodrigues Bezerra, nos termos do §2º do artigo 187 do Regimento Interno.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4251/requerimento_no_002-2022_-_mesa_diretora.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4251/requerimento_no_002-2022_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Com base no Artigo 187, alínea “d”, do Regimento Interno desta Casa Legislativa, REQUEREMOS ao Presidente da Câmara Municipal de Acari/RN que determine o arquivamento do Projeto de Resolução nº 001/2022, de autoria da Mesa Diretora, nos termos do §2º do artigo 187 do Regimento Interno.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4252/requerimento_no_003-2022_-_zuil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4252/requerimento_no_003-2022_-_zuil.pdf</t>
   </si>
   <si>
     <t>Com base no Artigo 183, alínea “j”, do Regimento Interno desta Casa Legislativa, REQUEIRO à Mesa Diretora que providencie o melhoramento/reforma da fachada do prédio-sede da Câmara Municipal de Acari-RN, antes das festividades da padroeira, que ocorrerão no mês de agosto.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4253/requerimento_no_004-2022_-_zuil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4253/requerimento_no_004-2022_-_zuil.pdf</t>
   </si>
   <si>
     <t>Com base no Artigo 183, alínea “j”, do Regimento Interno desta Casa Legislativa, REQUEIRO à Mesa Diretora que, dentro das possibilidades, efetue o pagamento da primeira parcela do décimo terceiro salário aos vereadores e funcionários no início do mês de junho (dia 1º).</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5140/resolucao_001_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5140/resolucao_001_de_2022.pdf</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5141/resolucao_002_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5141/resolucao_002_de_2022.pdf</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5142/resolucao_003_de_2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5142/resolucao_003_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Acari para modificar o dia de realização das Sessões Ordinárias.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5143/resolucao_004-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5143/resolucao_004-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (QDD) da Câmara Municipal de Acari-RN para o exercício de 2022.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5144/resolucao_005-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5144/resolucao_005-2022.pdf</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5145/resolucao_006-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5145/resolucao_006-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Detalhamento de Despesa (QDD) da Câmara Municipal de Acari – RN para o exercício de 2022.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5146/resolucao_007-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5146/resolucao_007-2022.pdf</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>OJES</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereador Erivan</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_001-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_001-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através do presente, solicitar de Vossa Senhoria, que dentro das possibilidades, possa realizar melhorias na estrada que dá acesso a comunidade Bulhões, sentido gargalheiras.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4128/oficio_no_002-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4128/oficio_no_002-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Prezada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho através deste, solicitar dentro das possibilidades, o serviço de reparo na rede de abastecimento de água das seguintes ruas: Tiradentes com Paulino Alberto e Major Hortêncio.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>ORBBA</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereador Rafael</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3995/oficio_no_001-2022_-_prefeito.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3995/oficio_no_001-2022_-_prefeito.doc</t>
   </si>
   <si>
     <t>Novo surto de Covid-19 e gripe.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3996/oficio_no_002-2022_-_prefeito.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3996/oficio_no_002-2022_-_prefeito.doc</t>
   </si>
   <si>
     <t>Cortes de terra.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4131/oficio_no_003-2022_-_chefe_de_gabinete.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4131/oficio_no_003-2022_-_chefe_de_gabinete.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Solicito que seja informado o nome da empresa vencedora do processo licitatório para execução da obra de construção da Quadra de Esportes do Bairro Tarcísio Bezerra Galvão.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4132/oficio_no_004-2022_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4132/oficio_no_004-2022_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Requeiro, com base no art. 330 do Regimento Interno da Câmara Municipal de Acari, o acesso ao sistema atual de regulação e de marcação de exames e consultas do nosso município, bem como ao seu arquivo de dados.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4133/oficio_no_005-2022_-_guelao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4133/oficio_no_005-2022_-_guelao.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através deste, solicitar às seguintes informações: número de pontos de moto-táxi disponíveis no município; o número de ocupações dos referidos pontos; o número de pontos disponíveis e o número de moto-taxistas que dispõem do curso exigido para a prática da atividade.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4134/oficio_no_006-2022_-_detran.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4134/oficio_no_006-2022_-_detran.pdf</t>
   </si>
   <si>
     <t>Senhor Diretor,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho solicitar a realização de curso no município de Acari/RN com 20 (vinte) vagas para os mototaxistas.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_007-2022_-_semarh.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_007-2022_-_semarh.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de perfuração de poços.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_008-2022_-_styvenson.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_008-2022_-_styvenson.pdf</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4137/oficio_no_009-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4137/oficio_no_009-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4138/oficio_no_010-2022_-_secretaria_estadual_de_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4138/oficio_no_010-2022_-_secretaria_estadual_de_saude.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de cadastramento e habilitação de entidade no programa Mais Cirurgias, Mais Saúde.</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4406/oficio_no_011-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4406/oficio_no_011-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho através do presente em referência a Indicação 071/2022, solicitar a conclusão da pavimentação da Rua Francisco Tomé de Oliveira, no Bairro Petrópolis.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4411/oficio_no_012-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4411/oficio_no_012-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de melhorias no Abatedouro Público Municipal.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4414/oficio_no_013-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4414/oficio_no_013-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de transporte público.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4421/oficio_no_014-2022_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4421/oficio_no_014-2022_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Venho, por meio deste, solicitar o envio dos dados concernentes ao quadro de pessoal da Secretaria Municipal de Saúde do Município de Acari, incluindo nome, lotação e inscrição de todos os funcionários, abrangendo ocupantes de cargos efetivos, comissionados, contratados e terceirizados.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4461/oficio_no_015-2022_-_conselho_de_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4461/oficio_no_015-2022_-_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>À Sra. VIRGÍNIA LÉLIA CUNHA GALVÃO-Presidente Conselho Municipal de Saúde de Acari/RN_x000D_
 _x000D_
 Assunto: Solicitação de acesso à informação.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4468/oficio_no_016-2022_-_conselho_de_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4468/oficio_no_016-2022_-_conselho_de_saude.pdf</t>
   </si>
   <si>
     <t>Senhora Presidente,_x000D_
 Com base na Lei Orgânica Municipal e no Regimento Interno da Câmara Municipal de Acari, venho reiterar o teor do Ofício nº 015/2022-CMA-GVRBBA, recebido por Vossa Senhoria no dia 18/10/2022, no qual solicito cópia do relatório técnico apresentado pela Comissão de Atenção Básica neste Conselho Municipal de Saúde no dia 11/10/2022.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4469/oficio_no_017-2022_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4469/oficio_no_017-2022_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Reitero, com base no art. 330 do Regimento Interno da Câmara Municipal de Acari, o pedido de acesso ao sistema atual de regulação e de marcação de exames e consultas do nosso município, bem como ao seu arquivo de dados.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4474/oficio_no_018-2022_-_rafael_motta.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4474/oficio_no_018-2022_-_rafael_motta.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Rafael Huete da Motta - Deputado Federal do estado do Rio Grande do Norte._x000D_
 _x000D_
 Assunto: Solicitação de serviço.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4481/oficio_no_019-2022_-_cpl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4481/oficio_no_019-2022_-_cpl.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de informações. - À Comissão Permanente de Licitação (CPL) da PREFEITURA MUNICIPAL DE ACARI/RN.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4487/oficio_no_020-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4487/oficio_no_020-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr.FERNANDO ANTÔNIO BEZERRA Prefeito Municipal de Acari/RN_x000D_
 _x000D_
 Assunto: Solicitação de providências.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>ORRSS</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereador Ric</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4139/oficio_no_001-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4139/oficio_no_001-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito que seja colocada uma placa na bifurcação próxima à residência dos Srs. Júnior de Berg e “Pedão”, na estrada da “Prainha” de Gargalheiras, sinalizando o acesso ao Juazeiro Balneário e à Prainha, conforme anexo.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4140/oficio_no_002-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4140/oficio_no_002-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito que seja feita a recuperação dos trechos de calçamento no Povoado Gargalheiras onde a CAERN fez recentemente manutenção no sistema de abastecimento d’água, mais especificamente em frente à residência do Sr. José Evani e no acesso à Capela de Nossa Senhora de Lourdes, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4141/oficio_no_003-_2022_-_der.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4141/oficio_no_003-_2022_-_der.pdf</t>
   </si>
   <si>
     <t>Assunto: Melhorias na drenagem na RN-288.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_004-2022_-_servicos_urbanos.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_004-2022_-_servicos_urbanos.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito que seja feita uma limpeza no Estádio Municipal Pedro Celestino, tendo em vista que nesta época do ano, devido à intensificação das chuvas, terrenos como o do campo são propícios para o crescimento do mato, cujo, já se encontra em um nível bem elevado.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_no_005-_2022_-_cristiane_dantas.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_no_005-_2022_-_cristiane_dantas.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho solicitar, dentro das possibilidades, apoio do seu mandato na destinação de recursos para o esporte do município de Acari.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_no_006-_2022_-_cristiane_dantas.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_no_006-_2022_-_cristiane_dantas.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Deputada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho solicitar, dentro das possibilidades, apoio do seu mandato na destinação de recursos para a saúde do município de Acari.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4415/oficio_no_007-_2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4415/oficio_no_007-_2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Solicito, dentro das possibilidades, que a Prefeitura Municipal de Acari possa fazer cumprir a Lei Lucas (Lei Nº 1.722) estabelece a obrigatoriedade da “capacitação em noções básicas de primeiros socorros de professores e funcionários de estabelecimentos de ensino públicos e privados de educação básica e de estabelecimentos de recreação infantil”.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>ONRB</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete do Vereador Nenen</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4130/oficio_no_001-2022_-_eepiba.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4130/oficio_no_001-2022_-_eepiba.pdf</t>
   </si>
   <si>
     <t>Aos gestores da _x000D_
 ESCOLA ESTADUAL PROFESSORA IRACEMA BRANDÃO DE ARAÚJO - EEPIBA_x000D_
 _x000D_
 Assunto: Convite.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4459/oficio_no_002-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4459/oficio_no_002-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Assunto: Sugestão de alteração de lei de iniciativa exclusiva do Prefeito.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4494/oficio_no_003-2022_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4494/oficio_no_003-2022_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Cumprimentando cordialmente, venho através deste solicitar que dentro das possibilidades do município, possa ser feito o serviço de conserto ou retirada dos bancos existentes na praça Thazia Luana, tendo em vista que os mesmos encontram-se danificados, podendo ocasionar algum acidente na referida localidade.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4495/oficio_no_004-2022_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4495/oficio_no_004-2022_-_caern.pdf</t>
   </si>
   <si>
     <t>Ao Senhor ADELSON SEBASTIÃO DOS SANTOS- Gerente Regional da CAERN_x000D_
 _x000D_
 Senhor Gerente,_x000D_
 Cumprimentando-a cordialmente, venho através deste, solicitar dentro das possibilidades, a extensão da rede de água e esgotos da Rua Edite de Oliveira Medeiros.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4349/projeto_de_resolucao_no_002-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4349/projeto_de_resolucao_no_002-2022.pdf</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4350/projeto_de_resolucao_no_003-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4350/projeto_de_resolucao_no_003-2022.pdf</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4351/projeto_de_resolucao_no_004-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4351/projeto_de_resolucao_no_004-2022.pdf</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4352/projeto_de_resolucao_no_005-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4352/projeto_de_resolucao_no_005-2022.pdf</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4353/projeto_de_resolucao_no_006-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4353/projeto_de_resolucao_no_006-2022.pdf</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>CJ</t>
   </si>
   <si>
     <t>Comissão de Justiça</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4339/oficio_no_001-2022_-_conselho_municipal_de_habitacao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4339/oficio_no_001-2022_-_conselho_municipal_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Em nome da Comissão de Constituição, Legislação, Justiça, Orçamento, Finança e Tributação, solicito o envio do plano de trabalho da Regularização Fundiária que será realizada no Município de Acari, que motivou a criação do Projeto de Lei nº 016/2022, de iniciativa do Chefe do Poder Executivo Municipal, que prevê a abertura de um Crédito Especial para a execução de tal regularização.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4340/oficio_no_002-2022_-_prefeitura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4340/oficio_no_002-2022_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 A Comissão de Constituição, Legislação, Justiça, Orçamento, Finança e Tributação vem, por meio deste, solicitar que seja enviado o novo Protocolo de Intenções do Consórcio Intermunicipal Multifinalitário da Região do Seridó do Rio Grande do Norte – CIM-SERIDÓ, aprovado em ata da Assembleia Geral, que ampliou os objetivos do Consórcio Público Regional de Resíduos Sólidos do Seridó.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Leis Sancionadas</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4341/projeto_de_lei_no_001-2022_-_asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4341/projeto_de_lei_no_001-2022_-_asmc.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE ACARI/RN, no uso de suas atribuições legais;_x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte lei:_x000D_
 _x000D_
 Art. 1º - O artigo 1º da Lei nº 991, de 15 de novembro de 2013 passa a vigorar com a seguinte redação: _x000D_
 _x000D_
 “Art. 1.º - Fica instituído no Município de Acari (RN) o “PASSEIO CICLÍSTICO”, que fará parte do calendário esportivo municipal e acontecerá no primeiro domingo do mês de dezembro.”_x000D_
 _x000D_
 Art. 2º - Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4342/projeto_de_lei_no_002-2022_-_asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4342/projeto_de_lei_no_002-2022_-_asmc.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE ACARI/RN, no uso de suas atribuições legais;_x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte lei:_x000D_
 _x000D_
 Art. 1º - O artigo 1º da Lei nº 993, de 15 de novembro de 2013 passa a vigorar com a seguinte redação: _x000D_
 _x000D_
 “Art. 1.º - Fica instituído no Município de Acari/RN a “CORRIDA DE NOSSA SENHORA DA GUIA”, que fará parte do calendário esportivo municipal e acontecerá dentro das festividades da referida Padroeira da cidade.”_x000D_
 _x000D_
 Art. 2º - Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4343/anexo_pl_003-2022_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4343/anexo_pl_003-2022_-_zrs.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE ACARI-RN, no uso de suas atribuições legais,_x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte lei:_x000D_
 _x000D_
 Art. 1º – Ficam denominadas de Rua CÍCERO JOSÉ DE QUEIROS (Cícero da Miudeza), Rua SEVERINA MARIA DA SILVA (Severina Mateus) e Rua LUÍS GERMANO, as ruas localizadas no Bairro Dinarte Mariz, Município de Acari-RN, tendo como limites, ao norte, a RN-288 sentido cruzeta, ao sul, a Rua Projetada, e à leste e oeste o loteamento de espólio dos herdeiros do Sr. Geraldo Galvão, conforme anexo._x000D_
 Art. 2º – Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4344/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4344/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE ACARI/RN, no uso de suas atribuições legais;_x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte lei:_x000D_
 Art. 1º Fica instituída a “Semana da Mulher Rural” no Município de Acari, que será comemorada, anualmente, na semana em que estiver incluído o dia 15 de outubro, Dia Internacional da Mulher Rural. _x000D_
 Art. 2º Para obtenção dos objetivos desta Lei, o Poder Público Municipal poderá:_x000D_
 Art. 3º A "Semana Municipal da mulher rural" passará a constar no calendário oficial de eventos do Município de Acari, assim como o 15 de outubro passa a ser o “Dia Municipal da Mulher Rural”._x000D_
 Art. 4º - Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4345/projeto_de_lei_no_005-2022_-_pvsb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4345/projeto_de_lei_no_005-2022_-_pvsb.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE ACARI-RN, no uso de suas atribuições legais,_x000D_
 Faço saber que a Câmara Municipal aprovou e eu sanciono a seguinte lei:_x000D_
 _x000D_
 Art. 1º – Fica denominada de Rua José Félix da Silva (Zé Félix), o prolongamento da  rua Desembargador Silvino Adonias Bezerra, localizada no Bairro Petrópolis, Município de Acari-RN, tendo como limites: ao norte, a antiga cerâmica do Sr. Silvano, ao sul, o Estádio Municipal Pedro Celestino, conforme anexo._x000D_
 Art. 2º – Esta Lei entra em vigor na data de sua publicação, revogadas as disposições em contrário.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5521/emenda_substitutiva_no_001-2022.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5521/emenda_substitutiva_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei n° 010/2022, de autoria do Poder Executivo Municipal, que "Autoriza o Poder Executivo Municipal a doar imóvel (terreno) à empresa industrial e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5024,67 +5024,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4229/ata_da_1a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4230/ata_da_2a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4231/ata_da_3a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4232/ata_da_4a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4233/ata_da_5a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4234/ata_da_6a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4235/ata_da_7a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4236/ata_da_8a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4237/ata_da_9a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4238/ata_da_10a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4239/ata_da_11a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4240/ata_da_12a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4241/ata_da_13a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4242/ata_da_14a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4243/ata_da_15a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4244/ata_da_16a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4245/ata_da_17a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4246/ata_da_18a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4247/ata_da_19a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4410/ata_da_20a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4422/ata_da_21a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4438/ata_da_1a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4439/ata_da_2a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4448/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4449/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4451/ata_da_5a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4457/ata_da_6a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4466/ata_da_7a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4472/ata_da_8a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4473/ata_da_9a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4482/ata_da_10a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4483/ata_da_11a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4485/ata_da_12a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4491/ata_da_13a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4501/ata_da_14a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4502/ata_da_15a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4272/decreto_no_001-2022_-_expediente_no_recesso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4273/decreto_no_002-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4274/decreto_no_003-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4275/decreto_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4476/decreto_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4477/decreto_no_006-2022_-_comenda_manoel_esteves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4478/decreto_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4479/decreto_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4504/decreto_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4505/decreto_no_010-2022-_expediente_no_recesso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_no_001-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_no_002-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_no_003-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_no_004-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_no_005-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_no_006-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_no_007-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_no_008-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_no_009-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_no_010-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_no_011-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_no_012-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_no_013-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_no_014-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_no_015-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_no_016-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_no_017-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_no_018-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_no_019-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_no_020-2022-zrs-bada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_no_021-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_no_022-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_no_023-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_no_024-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_no_025-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_no_026-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_no_027-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_no_028-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_no_029-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_no_030-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_no_031-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_no_032-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_no_033-2022-jrl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_no_034-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_no_035-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_no_036-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_no_037-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_no_038-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_no_039-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_no_040-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_no_041-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_no_042-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_no_043-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_no_044-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_no_045-2022-rrss-zuil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_no_046-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_no_047-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4071/indicacao_no_048-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_no_049-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_no_050-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_no_051-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_no_052-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_no_053-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_no_054-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_no_055-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_no_056-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_no_057-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_no_058-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_no_059-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_no_060-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_no_061-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_no_062-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_no_063-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_no_064-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_no_065-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_no_066-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_no_067-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_no_068-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_no_069-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_no_070-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_no_071-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_no_072-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_no_073-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_no_074-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_no_075-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_no_076-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_no_077-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_no_078-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao_no_079-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4222/indicacao_no_080-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4223/indicacao_no_081-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4224/indicacao_no_082-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4225/indicacao_no_083-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_no_084-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_no_085-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_no_086-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_no_087-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_no_088-2022-ric.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_no_089-2022-jrl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_no_090-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4402/indicacao_no_091-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4427/indicacao_no_092-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4428/indicacao_no_093-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4429/indicacao_no_094-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4430/indicacao_no_095-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4431/indicacao_no_096-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4432/indicacao_no_097-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4433/indicacao_no_098-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4434/indicacao_no_099-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao_no_100-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao_no_101-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4437/indicacao_no_102-2022-bancada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4441/indicacao_no_103-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4442/indicacao_no_104-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4447/indicacao_no_105-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4465/indicacao_no_106-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4471/indicacao_no_107-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4022/oficio_no_001-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_002-2022-_sec._agricultura_guilherme_saldanha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4116/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_004-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_005-2022_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_006-2022_-_cidadania.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4120/oficio_no_007-2022_-_secretaria_de_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4121/oficio_no_008-2022_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4122/oficio_no_009-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4123/oficio_no_010-2022_-_comissao_de_dh_-_oab.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4124/oficio_no_011-2022_-_comissao_de_direito_ambiental_-_oab.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4125/oficio_no_012-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4126/oficio_no_013-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4346/oficio_no_014-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4347/oficio_no_015-2022_-_obras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4426/oficio_no_016-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4452/oficio_no_017-2022_-_der.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4460/oficio_no_018-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4488/oficio_no_019-2022_-_uern.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4489/oficio_no_020-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4493/oficio_no_021-2022_-_senador.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4216/oficio_circular_no_001-2022_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4129/oficio_no_001-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3994/oficio_no_001-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4021/oficio_no_002-2022_-_justica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4162/oficio_no_003-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4163/oficio_no_004-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4164/oficio_no_005-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4165/oficio_no_006-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4166/oficio_no_007-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4167/oficio_no_008-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4168/oficio_no_009-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4169/oficio_no_010-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4170/oficio_no_011-2022_-_itep.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4171/oficio_no_012-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4172/oficio_no_013-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4173/oficio_no_014-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4174/oficio_no_015-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4175/oficio_no_016-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4176/oficio_no_017-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4177/oficio_no_018-2022_-_aos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4178/oficio_no_019-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4179/oficio_no_020-2022_-_vicentinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4180/oficio_no_021-2022_-_walter.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4181/oficio_no_022-2022_-_benes.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4182/oficio_no_023-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4183/oficio_no_024-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4184/oficio_no_025-2022_-_zenaide.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4185/oficio_no_026-2022_-_styvenson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4186/oficio_no_027-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4187/oficio_no_028-2022_-_jean_paul.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4188/oficio_no_029-2022_-_benes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4189/oficio_no_030-2022_-_joao_maia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4190/oficio_no_031-2022_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4191/oficio_no_032-2022_-_girao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4192/oficio_no_033-2022_-_walter.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4193/oficio_no_034-2022_-_carla_dickson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4194/oficio_no_035-2022_-_vicentinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4195/oficio_no_036-2022_-_fabio_faria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4196/oficio_no_037-2022_-_juiz_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4197/oficio_no_038-2022_-_kelps.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4198/oficio_no_039-2022_-_tce.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4199/oficio_no_040-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4200/oficio_no_041-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4201/oficio_no_042-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4202/oficio_no_043-2022_-_adriano_campelo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4203/oficio_no_044-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4204/oficio_no_045-2022_-_pedo_jonath.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4205/oficio_no_046-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4206/oficio_no_047-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4207/oficio_no_048-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4208/oficio_no_049-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4209/oficio_no_050-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4210/oficio_no_051-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4211/oficio_no_052-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4212/oficio_no_053-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4213/oficio_no_054-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4214/oficio_no_055-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4215/oficio_no_056-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4248/oficio_no_057-2022_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4249/oficio_no_058-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4407/oficio_no_059-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4408/oficio_no_060-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4409/oficio_no_061-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4416/oficio_no_062-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4417/oficio_no_063-2022_-_prefeito_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4419/oficio_no_065-2022_-_interlegis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4424/oficio_no_066-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4440/oficio_no_067-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4443/oficio_no_068-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4444/oficio_no_069-2022_-_secretaria_de_projetos_especiais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4446/oficio_no_070-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4454/oficio_no_071-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4456/oficio_no_072-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4463/oficio_no_073-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4467/oficio_no_074-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4470/oficio_no_075-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4475/oficio_no_076-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4490/oficio_no_077-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4498/oficio_no_078-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4499/oficio_no_079-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4500/oficio_no_080-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4503/oficio_no_081-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3997/oficio_no_001-2022_-_obras.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3998/oficio_no_002-2022_-_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3999/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4145/oficio_no_004-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4146/oficio_no_005-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4147/oficio_no_006-2022_-_raul_victor.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4148/oficio_no_007-2022_-_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4149/oficio_no_008-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4150/oficio_no_009-2022_-_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4151/oficio_no_010-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4152/oficio_no_011-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4153/oficio_no_012-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4154/oficio_no_013-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4155/oficio_no_014-2022_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4156/oficio_no_015-2022_-_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4157/oficio_no_016-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4158/oficio_no_017-2021_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4159/oficio_no_018-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4160/oficio_no_019-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4161/oficio_no_020-2022_-_maria_tereza.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4217/oficio_no_021-2022_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4348/oficio_no_022-2022_-_vereador_mattson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4403/oficio_no_023-2022_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4404/oficio_no_024-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4405/oficio_no_025-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4412/oficio_no_026-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4413/oficio_no_027-2022_-_servico_social.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4420/oficio_no_028-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4425/oficio_no_029-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4445/oficio_no_030-2022_-_paroquia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4453/oficio_no_031-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4455/oficio_no_032-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4462/oficio_no_033-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4480/oficio_no_034-2022_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4484/oficio_no_035-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4497/oficio_no_036-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4254/portaria_no_001-2022_-_cpl.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4255/portaria_no_002-2022_-_ferias_de_icaro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4256/portaria_no_003-2022_-_fiscal_de_contratos_-_publicacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4257/portaria_no_004-2022_-_ferias_de_romeu.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4258/portaria_no_005-2022_-_expediente_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4259/portaria_no_006-2022_-_ferias_de_gilvan.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4260/portaria_no_007-2022_-_ferias_de_lidiane.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4261/portaria_no_009-2022_-_ferias_de_lisangela.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4262/portaria_no_010-2022_-_expediente.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4263/portaria_no_011-2022_-_ferias_de_elvira.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4264/portaria_no_012-2022_-_ferias_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4265/portaria_no_013-2022_-_ferias_de_luana.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4266/portaria_no_014-2022_-_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4267/portaria_no_015-2022_-_ferias_de_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4268/portaria_no_016-2022_-_exoneracao_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4269/portaria_no_017-2022_-_nomeacao_de_janio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4270/portaria_no_018-2022_-_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4271/portaria_no_019-2022_-_exoneracao_de_gilvan.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5514/projeto_de_lei_complementar_no_001-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5510/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_complementar_no_003_2022_-_cria_altera_cargos_publicos_do_municipio_e_revoga_as_leis_no_1032-2015_e_1036-2016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4496/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5513/projeto_de_lei_no_001-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5515/projeto_de_lei_no_002-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5516/projeto_de_lei_no_003-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5383/projeto_de_lei_no_004-2022_-_pe.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5523/projeto_de_lei_no_005-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5540/projeto_de_lei_no_006-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5539/projeto_de_lei_no_007-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5538/projeto_de_lei_no_008-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5519/projeto_de_lei_no_009-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5520/projeto_de_lei_no_010-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5522/projeto_de_lei_no_011-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5527/projeto_de_lei_no_012-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5525/projeto_de_lei_no_013-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5531/projeto_de_lei_no_014-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5528/projeto_de_lei_no_015-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5542/folha_de_votacao_-_pl_016-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5529/projeto_de_lei_no_017-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5530/projeto_de_lei_no_018-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5553/projeto_de_lei_no_019-2022_-_pe.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5517/projeto_de_lei_no_020-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5541/folha_de_votacao_-_pl_021-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_no_022-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5534/projeto_de_lei_no_023-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5533/projeto_de_lei_no_024-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5532/projeto_de_lei_no_025-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5537/projeto_de_lei_no_026-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5543/projeto_de_lei_no_027-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5544/projeto_de_lei_no_028-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5554/projeto_de_lei_no_029-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_no_030-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5563/projeto_de_lei_no_31_-_lei_orcamentaria_anual_-_exercicio_2023_-_pma.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5512/projeto_de_lei_no_32_-_alteracao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5564/projeto_de_lei_no_33_-_alteracao_da_ldo_2023_-_anexo_alteracao_metas_e_riscos_fiscais_-_acari.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4458/projeto_de_lei_no_34_-_subsidios_p_os_estudantes_universitarios_modificado_1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4464/projeto_de_lei_no_35_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5511/projeto_de_lei_no_36_-_institui_o_centro_historico_do_municipio_de_acari.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4486/projeto_de_lei_0372022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4492/projeto_de_lei_no_38_-_ratifica_o_protocolo_de_intencoes_do_consorcio_publico_interfederativo_de_saude_da_regiao_do_serido_do_estado_do_rio_grande_do_norte..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5518/projeto_de_lei_no_039-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_no_40_-_regulamenta_a_atuacao_do_agente_de_contratacao_da_equipe_de_apoio_da_comissao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_001-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei_no_002-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_de_lei_no_003-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4102/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4103/projeto_de_lei_no_005-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4104/projeto_de_lei_no_006-2022_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4105/projeto_de_lei_no_007-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4106/projeto_de_lei_no_008-2022_-_jes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_009-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_010-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4109/projeto_de_lei_no_011-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_012-2022_-_jrl.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4111/projeto_de_lei_no_013-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_014-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_015-2022_-_nrb.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4114/projeto_de_lei_no_016-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_no_017-2022_-_jes.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4423/projeto_de_lei_no_018-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4450/projeto_de_lei_no_019-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5555/projeto_de_resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5556/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5476/projeto_de_resolucao_no_003-2022.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4250/requerimento_no_001-2022_-_albervania.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4251/requerimento_no_002-2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4252/requerimento_no_003-2022_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4253/requerimento_no_004-2022_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5140/resolucao_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5141/resolucao_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5142/resolucao_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5143/resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5144/resolucao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5145/resolucao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5146/resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_001-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4128/oficio_no_002-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3995/oficio_no_001-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3996/oficio_no_002-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4131/oficio_no_003-2022_-_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4132/oficio_no_004-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4133/oficio_no_005-2022_-_guelao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4134/oficio_no_006-2022_-_detran.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_007-2022_-_semarh.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_008-2022_-_styvenson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4137/oficio_no_009-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4138/oficio_no_010-2022_-_secretaria_estadual_de_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4406/oficio_no_011-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4411/oficio_no_012-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4414/oficio_no_013-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4421/oficio_no_014-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4461/oficio_no_015-2022_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4468/oficio_no_016-2022_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4469/oficio_no_017-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4474/oficio_no_018-2022_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4481/oficio_no_019-2022_-_cpl.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4487/oficio_no_020-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4139/oficio_no_001-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4140/oficio_no_002-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4141/oficio_no_003-_2022_-_der.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_004-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_no_005-_2022_-_cristiane_dantas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_no_006-_2022_-_cristiane_dantas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4415/oficio_no_007-_2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4130/oficio_no_001-2022_-_eepiba.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4459/oficio_no_002-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4494/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4495/oficio_no_004-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4349/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4350/projeto_de_resolucao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4351/projeto_de_resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4352/projeto_de_resolucao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4353/projeto_de_resolucao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4339/oficio_no_001-2022_-_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4340/oficio_no_002-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4341/projeto_de_lei_no_001-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4342/projeto_de_lei_no_002-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4343/anexo_pl_003-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4344/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4345/projeto_de_lei_no_005-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5521/emenda_substitutiva_no_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4229/ata_da_1a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4230/ata_da_2a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4231/ata_da_3a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4232/ata_da_4a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4233/ata_da_5a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4234/ata_da_6a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4235/ata_da_7a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4236/ata_da_8a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4237/ata_da_9a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4238/ata_da_10a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4239/ata_da_11a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4240/ata_da_12a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4241/ata_da_13a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4242/ata_da_14a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4243/ata_da_15a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4244/ata_da_16a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4245/ata_da_17a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4246/ata_da_18a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4247/ata_da_19a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4410/ata_da_20a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4422/ata_da_21a_reuniao_do_1o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4438/ata_da_1a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4439/ata_da_2a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4448/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4449/ata_da_3a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4451/ata_da_5a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4457/ata_da_6a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4466/ata_da_7a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4472/ata_da_8a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4473/ata_da_9a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4482/ata_da_10a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4483/ata_da_11a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4485/ata_da_12a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4491/ata_da_13a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4501/ata_da_14a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4502/ata_da_15a_reuniao_do_2o_periodo_de_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4272/decreto_no_001-2022_-_expediente_no_recesso.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4273/decreto_no_002-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4274/decreto_no_003-2022_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4275/decreto_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4476/decreto_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4477/decreto_no_006-2022_-_comenda_manoel_esteves_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4478/decreto_no_007-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4479/decreto_no_008-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4504/decreto_no_009-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4505/decreto_no_010-2022-_expediente_no_recesso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4023/indicacao_no_001-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4024/indicacao_no_002-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4025/indicacao_no_003-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4026/indicacao_no_004-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4027/indicacao_no_005-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4028/indicacao_no_006-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4029/indicacao_no_007-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4030/indicacao_no_008-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4031/indicacao_no_009-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4032/indicacao_no_010-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4033/indicacao_no_011-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4034/indicacao_no_012-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4035/indicacao_no_013-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4036/indicacao_no_014-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4037/indicacao_no_015-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4038/indicacao_no_016-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4039/indicacao_no_017-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4040/indicacao_no_018-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4041/indicacao_no_019-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4042/indicacao_no_020-2022-zrs-bada.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4043/indicacao_no_021-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4044/indicacao_no_022-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4045/indicacao_no_023-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4046/indicacao_no_024-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4047/indicacao_no_025-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4048/indicacao_no_026-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4049/indicacao_no_027-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4050/indicacao_no_028-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4051/indicacao_no_029-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4052/indicacao_no_030-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4053/indicacao_no_031-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4054/indicacao_no_032-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4055/indicacao_no_033-2022-jrl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4056/indicacao_no_034-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4057/indicacao_no_035-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4058/indicacao_no_036-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4059/indicacao_no_037-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4060/indicacao_no_038-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4061/indicacao_no_039-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4062/indicacao_no_040-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4064/indicacao_no_041-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4065/indicacao_no_042-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4066/indicacao_no_043-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4067/indicacao_no_044-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4068/indicacao_no_045-2022-rrss-zuil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4069/indicacao_no_046-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4070/indicacao_no_047-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4071/indicacao_no_048-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4072/indicacao_no_049-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4073/indicacao_no_050-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4075/indicacao_no_051-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4076/indicacao_no_052-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4077/indicacao_no_053-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4078/indicacao_no_054-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4079/indicacao_no_055-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4080/indicacao_no_056-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4081/indicacao_no_057-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4082/indicacao_no_058-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4083/indicacao_no_059-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4084/indicacao_no_060-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4085/indicacao_no_061-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4086/indicacao_no_062-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4087/indicacao_no_063-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4088/indicacao_no_064-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4089/indicacao_no_065-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4090/indicacao_no_066-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4091/indicacao_no_067-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4092/indicacao_no_068-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4093/indicacao_no_069-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4094/indicacao_no_070-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4095/indicacao_no_071-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4096/indicacao_no_072-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4097/indicacao_no_073-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4098/indicacao_no_074-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4099/indicacao_no_075-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4218/indicacao_no_076-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4219/indicacao_no_077-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4220/indicacao_no_078-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4221/indicacao_no_079-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4222/indicacao_no_080-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4223/indicacao_no_081-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4224/indicacao_no_082-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4225/indicacao_no_083-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4226/indicacao_no_084-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4227/indicacao_no_085-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4228/indicacao_no_086-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4398/indicacao_no_087-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4399/indicacao_no_088-2022-ric.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4400/indicacao_no_089-2022-jrl.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4401/indicacao_no_090-2022-nrb.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4402/indicacao_no_091-2022-mad.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4427/indicacao_no_092-2022-jes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4428/indicacao_no_093-2022-rbba.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4429/indicacao_no_094-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4430/indicacao_no_095-2022-rrss.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4431/indicacao_no_096-2022-pvsb.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4432/indicacao_no_097-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4433/indicacao_no_098-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4434/indicacao_no_099-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4435/indicacao_no_100-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4436/indicacao_no_101-2022-zrs.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4437/indicacao_no_102-2022-bancada.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4441/indicacao_no_103-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4442/indicacao_no_104-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4447/indicacao_no_105-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4465/indicacao_no_106-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4471/indicacao_no_107-2022-asmc.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4022/oficio_no_001-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4074/oficio_no_002-2022-_sec._agricultura_guilherme_saldanha.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4116/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4117/oficio_no_004-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4118/oficio_no_005-2022_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4119/oficio_no_006-2022_-_cidadania.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4120/oficio_no_007-2022_-_secretaria_de_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4121/oficio_no_008-2022_-_promotor.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4122/oficio_no_009-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4123/oficio_no_010-2022_-_comissao_de_dh_-_oab.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4124/oficio_no_011-2022_-_comissao_de_direito_ambiental_-_oab.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4125/oficio_no_012-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4126/oficio_no_013-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4346/oficio_no_014-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4347/oficio_no_015-2022_-_obras.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4426/oficio_no_016-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4452/oficio_no_017-2022_-_der.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4460/oficio_no_018-2021_-_caern.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4488/oficio_no_019-2022_-_uern.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4489/oficio_no_020-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4493/oficio_no_021-2022_-_senador.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4216/oficio_circular_no_001-2022_-_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4129/oficio_no_001-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3994/oficio_no_001-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4021/oficio_no_002-2022_-_justica.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4162/oficio_no_003-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4163/oficio_no_004-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4164/oficio_no_005-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4165/oficio_no_006-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4166/oficio_no_007-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4167/oficio_no_008-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4168/oficio_no_009-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4169/oficio_no_010-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4170/oficio_no_011-2022_-_itep.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4171/oficio_no_012-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4172/oficio_no_013-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4173/oficio_no_014-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4174/oficio_no_015-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4175/oficio_no_016-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4176/oficio_no_017-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4177/oficio_no_018-2022_-_aos.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4178/oficio_no_019-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4179/oficio_no_020-2022_-_vicentinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4180/oficio_no_021-2022_-_walter.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4181/oficio_no_022-2022_-_benes.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4182/oficio_no_023-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4183/oficio_no_024-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4184/oficio_no_025-2022_-_zenaide.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4185/oficio_no_026-2022_-_styvenson.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4186/oficio_no_027-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4187/oficio_no_028-2022_-_jean_paul.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4188/oficio_no_029-2022_-_benes.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4189/oficio_no_030-2022_-_joao_maia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4190/oficio_no_031-2022_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4191/oficio_no_032-2022_-_girao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4192/oficio_no_033-2022_-_walter.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4193/oficio_no_034-2022_-_carla_dickson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4194/oficio_no_035-2022_-_vicentinho.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4195/oficio_no_036-2022_-_fabio_faria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4196/oficio_no_037-2022_-_juiz_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4197/oficio_no_038-2022_-_kelps.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4198/oficio_no_039-2022_-_tce.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4199/oficio_no_040-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4200/oficio_no_041-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4201/oficio_no_042-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4202/oficio_no_043-2022_-_adriano_campelo.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4203/oficio_no_044-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4204/oficio_no_045-2022_-_pedo_jonath.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4205/oficio_no_046-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4206/oficio_no_047-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4207/oficio_no_048-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4208/oficio_no_049-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4209/oficio_no_050-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4210/oficio_no_051-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4211/oficio_no_052-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4212/oficio_no_053-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4213/oficio_no_054-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4214/oficio_no_055-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4215/oficio_no_056-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4248/oficio_no_057-2022_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4249/oficio_no_058-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4407/oficio_no_059-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4408/oficio_no_060-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4409/oficio_no_061-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4416/oficio_no_062-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4417/oficio_no_063-2022_-_prefeito_-_orcamento.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4419/oficio_no_065-2022_-_interlegis.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4424/oficio_no_066-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4440/oficio_no_067-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4443/oficio_no_068-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4444/oficio_no_069-2022_-_secretaria_de_projetos_especiais.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4446/oficio_no_070-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4454/oficio_no_071-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4456/oficio_no_072-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4463/oficio_no_073-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4467/oficio_no_074-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4470/oficio_no_075-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4475/oficio_no_076-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4490/oficio_no_077-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4498/oficio_no_078-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4499/oficio_no_079-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4500/oficio_no_080-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4503/oficio_no_081-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3997/oficio_no_001-2022_-_obras.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3998/oficio_no_002-2022_-_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3999/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4145/oficio_no_004-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4146/oficio_no_005-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4147/oficio_no_006-2022_-_raul_victor.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4148/oficio_no_007-2022_-_ubaldo_fernandes.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4149/oficio_no_008-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4150/oficio_no_009-2022_-_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4151/oficio_no_010-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4152/oficio_no_011-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4153/oficio_no_012-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4154/oficio_no_013-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4155/oficio_no_014-2022_-_banco_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4156/oficio_no_015-2022_-_desenvolvimento_economico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4157/oficio_no_016-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4158/oficio_no_017-2021_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4159/oficio_no_018-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4160/oficio_no_019-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4161/oficio_no_020-2022_-_maria_tereza.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4217/oficio_no_021-2022_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4348/oficio_no_022-2022_-_vereador_mattson.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4403/oficio_no_023-2022_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4404/oficio_no_024-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4405/oficio_no_025-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4412/oficio_no_026-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4413/oficio_no_027-2022_-_servico_social.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4420/oficio_no_028-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4425/oficio_no_029-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4445/oficio_no_030-2022_-_paroquia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4453/oficio_no_031-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4455/oficio_no_032-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4462/oficio_no_033-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4480/oficio_no_034-2022_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4484/oficio_no_035-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4497/oficio_no_036-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4254/portaria_no_001-2022_-_cpl.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4255/portaria_no_002-2022_-_ferias_de_icaro.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4256/portaria_no_003-2022_-_fiscal_de_contratos_-_publicacao.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4257/portaria_no_004-2022_-_ferias_de_romeu.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4258/portaria_no_005-2022_-_expediente_fevereiro.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4259/portaria_no_006-2022_-_ferias_de_gilvan.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4260/portaria_no_007-2022_-_ferias_de_lidiane.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4261/portaria_no_009-2022_-_ferias_de_lisangela.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4262/portaria_no_010-2022_-_expediente.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4263/portaria_no_011-2022_-_ferias_de_elvira.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4264/portaria_no_012-2022_-_ferias_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4265/portaria_no_013-2022_-_ferias_de_luana.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4266/portaria_no_014-2022_-_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4267/portaria_no_015-2022_-_ferias_de_joao_paulo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4268/portaria_no_016-2022_-_exoneracao_de_pedro.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4269/portaria_no_017-2022_-_nomeacao_de_janio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4270/portaria_no_018-2022_-_fiscal_de_contratos.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4271/portaria_no_019-2022_-_exoneracao_de_gilvan.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5514/projeto_de_lei_complementar_no_001-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5510/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4542/projeto_de_lei_complementar_no_003_2022_-_cria_altera_cargos_publicos_do_municipio_e_revoga_as_leis_no_1032-2015_e_1036-2016.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4496/projeto_de_lei_complementar_no_002_2022_-__novo_codigo_tributario_-_finalizado.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5513/projeto_de_lei_no_001-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5515/projeto_de_lei_no_002-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5516/projeto_de_lei_no_003-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5383/projeto_de_lei_no_004-2022_-_pe.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5523/projeto_de_lei_no_005-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5540/projeto_de_lei_no_006-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5539/projeto_de_lei_no_007-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5538/projeto_de_lei_no_008-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5519/projeto_de_lei_no_009-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5520/projeto_de_lei_no_010-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5522/projeto_de_lei_no_011-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5527/projeto_de_lei_no_012-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5525/projeto_de_lei_no_013-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5531/projeto_de_lei_no_014-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5528/projeto_de_lei_no_015-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5542/folha_de_votacao_-_pl_016-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5529/projeto_de_lei_no_017-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5530/projeto_de_lei_no_018-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5553/projeto_de_lei_no_019-2022_-_pe.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5517/projeto_de_lei_no_020-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5541/folha_de_votacao_-_pl_021-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5535/projeto_de_lei_no_022-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5534/projeto_de_lei_no_023-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5533/projeto_de_lei_no_024-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5532/projeto_de_lei_no_025-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5537/projeto_de_lei_no_026-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5543/projeto_de_lei_no_027-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5544/projeto_de_lei_no_028-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5554/projeto_de_lei_no_029-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5536/projeto_de_lei_no_030-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5563/projeto_de_lei_no_31_-_lei_orcamentaria_anual_-_exercicio_2023_-_pma.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5512/projeto_de_lei_no_32_-_alteracao_do_ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5564/projeto_de_lei_no_33_-_alteracao_da_ldo_2023_-_anexo_alteracao_metas_e_riscos_fiscais_-_acari.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4458/projeto_de_lei_no_34_-_subsidios_p_os_estudantes_universitarios_modificado_1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4464/projeto_de_lei_no_35_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5511/projeto_de_lei_no_36_-_institui_o_centro_historico_do_municipio_de_acari.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4486/projeto_de_lei_0372022_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4492/projeto_de_lei_no_38_-_ratifica_o_protocolo_de_intencoes_do_consorcio_publico_interfederativo_de_saude_da_regiao_do_serido_do_estado_do_rio_grande_do_norte..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5518/projeto_de_lei_no_039-2022_pe.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4543/projeto_de_lei_no_40_-_regulamenta_a_atuacao_do_agente_de_contratacao_da_equipe_de_apoio_da_comissao_de_contratacao.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4063/projeto_de_lei_no_001-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4100/projeto_de_lei_no_002-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4101/projeto_de_lei_no_003-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4102/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4103/projeto_de_lei_no_005-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4104/projeto_de_lei_no_006-2022_-_arquivado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4105/projeto_de_lei_no_007-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4106/projeto_de_lei_no_008-2022_-_jes.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4107/projeto_de_lei_no_009-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4108/projeto_de_lei_no_010-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4109/projeto_de_lei_no_011-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4110/projeto_de_lei_no_012-2022_-_jrl.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4111/projeto_de_lei_no_013-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4112/projeto_de_lei_no_014-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4113/projeto_de_lei_no_015-2022_-_nrb.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4114/projeto_de_lei_no_016-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4115/projeto_de_lei_no_017-2022_-_jes.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4423/projeto_de_lei_no_018-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4450/projeto_de_lei_no_019-2022_-_rrss.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5555/projeto_de_resolucao_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5556/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5476/projeto_de_resolucao_no_003-2022.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4250/requerimento_no_001-2022_-_albervania.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4251/requerimento_no_002-2022_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4252/requerimento_no_003-2022_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4253/requerimento_no_004-2022_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5140/resolucao_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5141/resolucao_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5142/resolucao_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5143/resolucao_004-2022.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5144/resolucao_005-2022.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5145/resolucao_006-2022.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5146/resolucao_007-2022.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4127/oficio_no_001-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4128/oficio_no_002-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3995/oficio_no_001-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/3996/oficio_no_002-2022_-_prefeito.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4131/oficio_no_003-2022_-_chefe_de_gabinete.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4132/oficio_no_004-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4133/oficio_no_005-2022_-_guelao.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4134/oficio_no_006-2022_-_detran.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4135/oficio_no_007-2022_-_semarh.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4136/oficio_no_008-2022_-_styvenson.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4137/oficio_no_009-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4138/oficio_no_010-2022_-_secretaria_estadual_de_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4406/oficio_no_011-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4411/oficio_no_012-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4414/oficio_no_013-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4421/oficio_no_014-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4461/oficio_no_015-2022_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4468/oficio_no_016-2022_-_conselho_de_saude.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4469/oficio_no_017-2022_-_saude.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4474/oficio_no_018-2022_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4481/oficio_no_019-2022_-_cpl.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4487/oficio_no_020-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4139/oficio_no_001-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4140/oficio_no_002-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4141/oficio_no_003-_2022_-_der.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4142/oficio_no_004-2022_-_servicos_urbanos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4143/oficio_no_005-_2022_-_cristiane_dantas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4144/oficio_no_006-_2022_-_cristiane_dantas.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4415/oficio_no_007-_2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4130/oficio_no_001-2022_-_eepiba.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4459/oficio_no_002-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4494/oficio_no_003-2022_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4495/oficio_no_004-2022_-_caern.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4349/projeto_de_resolucao_no_002-2022.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4350/projeto_de_resolucao_no_003-2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4351/projeto_de_resolucao_no_004-2022.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4352/projeto_de_resolucao_no_005-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4353/projeto_de_resolucao_no_006-2022.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4339/oficio_no_001-2022_-_conselho_municipal_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4340/oficio_no_002-2022_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4341/projeto_de_lei_no_001-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4342/projeto_de_lei_no_002-2022_-_asmc.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4343/anexo_pl_003-2022_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4344/projeto_de_lei_no_004-2022_-_asmc_e_pvsb.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/4345/projeto_de_lei_no_005-2022_-_pvsb.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2022/5521/emenda_substitutiva_no_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H435"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="223.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="222.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>