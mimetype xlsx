--- v0 (2026-02-04)
+++ v1 (2026-05-08)
@@ -51,3086 +51,3086 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3571/ata_da_1a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3571/ata_da_1a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.910ª (segunda milésima, nongentésima décima) Sessão Ordinária da Câmara Municipal de Acari/RN. Primeira reunião do Primeiro Período Legislativo de dois mil e vinte. Aos quatro dias do mês de  fevereiro do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3572/ata_da_2a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3572/ata_da_2a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.911ª (segunda milésima, nongentésima décima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Segunda reunião do Primeiro Período Legislativo de dois mil e vinte. Aos doze dias do mês de fevereiro do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3573/ata_da_3a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3573/ata_da_3a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.912ª (segunda milésima, nongentésima décima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Terceira reunião do Primeiro Período Legislativo de dois mil e vinte. Aos dezoito dias do mês de fevereiro do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: José Rivaldo Lima, Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Marineide Alves Dantas e Zuil Ribeiro da Silva. Ausente com justificativa, o vereador Leonardo Ferreira de Azevêdo.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3574/ata_da_4a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3574/ata_da_4a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.913ª (segunda milésima, nongentésima décima terceira) Sessão Ordinária da Câmara Municipal de Acari/RN. Quarta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos três dias do mês de março do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: José Rivaldo Lima, Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3575/ata_da_5a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3575/ata_da_5a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.914ª (segunda milésima, nongentésima décima quarta) Sessão Ordinária da Câmara Municipal de Acari/RN. Quinta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos dez dias do mês de março do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: José Rivaldo Lima, Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva. Ausente com justificativa, o vereador Felipe Dantas Bezerra.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3576/ata_da_6a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3576/ata_da_6a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.915ª (segunda milésima, nongentésima décima quinta) Sessão Ordinária da Câmara Municipal de Acari/RN. sexta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos dezessete dias do mês de março do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3577/ata_da_7a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3577/ata_da_7a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.916ª (segunda milésima, nongentésima décima sexta) Sessão Ordinária da Câmara Municipal de Acari/RN. Sétima reunião do Primeiro Período Legislativo de dois mil e vinte. Aos vinte e seis dias do mês de março do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3578/ata_da_8a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3578/ata_da_8a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.917ª (segunda milésima, nongentésima décima sétima) Sessão Ordinária da Câmara Municipal de Acari/RN. Oitava reunião do Primeiro Período Legislativo de dois mil e vinte. Aos vinte e seis dias do mês de março do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3579/ata_da_9a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3579/ata_da_9a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.918ª (segunda milésima, nongentésima décima oitava) Sessão Ordinária da Câmara Municipal de Acari/RN. Nona reunião do Primeiro Período Legislativo de dois mil e vinte. Aos vinte e seis dias do mês de maio do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3580/ata_da_10a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3580/ata_da_10a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.919ª (segunda milésima, nongentésima décima nona) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima reunião do Primeiro Período Legislativo de dois mil e vinte. Aos dois dias do mês de junho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3581/ata_da_11a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3581/ata_da_11a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.920ª (segunda milésima, nongentésima vigésima) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima primeira reunião do Primeiro Período Legislativo de dois mil e vinte. Aos nove dias do mês de junho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3582/ata_da_12a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3582/ata_da_12a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.921ª (segunda milésima, nongentésima vigésima primeira) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima segunda reunião do Primeiro Período Legislativo de dois mil e vinte. Aos dezesseis dias do mês de junho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Armando Etelvino de Medeiros, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3583/ata_da_13a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3583/ata_da_13a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.922ª (segunda milésima, nongentésima vigésima segunda) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima terceira reunião do Primeiro Período Legislativo de dois mil e vinte. Aos vinte e três dias do mês de junho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3584/ata_da_14a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3584/ata_da_14a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.923ª (segunda milésima, nongentésima vigésima terceira) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quarta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos trinta dias do mês de junho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Felipe Dantas Bezerra, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3585/ata_da_15a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3585/ata_da_15a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.924ª (segunda milésima, nongentésima vigésima quarta) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima quinta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos sete dias do mês de julho do ano de dois mil e vinte, às dezenove horas, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3586/ata_da_16a_reuniao_do_1o_periodo_de_2020.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3586/ata_da_16a_reuniao_do_1o_periodo_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2.925ª (segunda milésima, nongentésima vigésima quinta) Sessão Ordinária da Câmara Municipal de Acari/RN. Décima sexta reunião do Primeiro Período Legislativo de dois mil e vinte. Aos sete dias do mês de julho do ano de dois mil e vinte, às vinte e uma hora, na Sala das Sessões Plenário Vereador Antônio Ferreira da Costa, Palácio Vereador José Sueco de Medeiros, estiveram presentes os senhores Vereadores: Albervânia Silva de Medeiros Costa, Armando Etelvino de Medeiros, Girlene Edson de Oliveira Amaro, José Ari Bezerra Dantas, José Rivaldo Lima, Leonardo Ferreira de Azevêdo, Marineide Alves Dantas e Zuil Ribeiro da Silva.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3383/indicacao_no001-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3383/indicacao_no001-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativa, e, nos termos regimentais, requer de vossa excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa fazer o serviço de recuperação da estrada vicinal entre o sítio bico da arara e o sítio carnaubinha.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3384/indicacao_no002-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3384/indicacao_no002-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, tome as devidas providências no sentido de fazer a extensão na Rede de Energia Elétrica de Iluminação Pública, com colocação de Postes na Avenida das Craibeiras até a BR 427, como também a Iluminação com Postes Ornamentais na Avenida dos Ipês, todas localizadas no Conjunto Habitacional Elizabete Pereira Galvão no Bairro Petrópolis.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3385/indicacao_no003-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3385/indicacao_no003-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de promover a celebração de convênio junto à instituição financeira competente para possibilitar realização de empréstimos por parte dos servidores públicos municipais com o intuito de que estes possam financiar imóveis através do Programa Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>GIRLENE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3386/indicacao_no004-2020-girlene.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3386/indicacao_no004-2020-girlene.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de disponibilizar “Carro Fumacê” para o município de Acari-RN, como método de combate à proliferação de pernilongos.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3393/indicacao_no005-2020-girlene.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3393/indicacao_no005-2020-girlene.pdf</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>FELIPE BALAH</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3392/indicacao_no006-2020-fdb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3392/indicacao_no006-2020-fdb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de melhorar a iluminação do Ginásio de Esportes Bilezão.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>ALBERVANIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3394/indicacao_no007-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3394/indicacao_no007-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de fazer o serviço de pintura e recuperação dos bancos da Academia de saúde Jacira Bezerra.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3403/indicacao_no008-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3403/indicacao_no008-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de colocar refletores e equipamentos para a prática esportiva na quadra da praça Iva Jatobá Bezerra.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>LEÓ</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3404/indicacao_no009-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3404/indicacao_no009-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso de suas funções legislativas e nos termos_x000D_
 regimentais requer de vossa excelência, depois de ouvido o plenário seja enviado_x000D_
 expediente ao chefe do poder executivo municipal, para que sejam tomadas_x000D_
 providências, no sentido de realizar estudo para viabilizar criação em nosso município_x000D_
 de um distrito industrial.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3405/indicacao_no010-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3405/indicacao_no010-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, dentro das_x000D_
 conformidades da Lei Orgânica Municipal e nos termos regimentais desta casa, requer_x000D_
 de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder_x000D_
 Executivo Municipal, para que o tome as devidas providências no sentido de recuperar_x000D_
 com urgência o pontilhão localizado na Beira do Rio, entre a propriedade da_x000D_
 senhora Minerva e do senhor Jacinto.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3406/indicacao_no_011-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3406/indicacao_no_011-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de recuperar o parque e as barras de proteção da quadra de esportes da Escola Municipal Professora Terezinha de Lourdes Galvão.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3407/indicacao_no_012-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3407/indicacao_no_012-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de voltar a ofertar plantões odontológicos nos finais de semana.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t xml:space="preserve">ARMANDO </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3409/indicacao_no_013-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3409/indicacao_no_013-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de construir uma passarela no canal que fica localizado na Rua Tomaz de Araújo, próximo ao abrigo dos idosos.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3410/indicacao_no_014-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3410/indicacao_no_014-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de disponibilizar um trator para puxar um pneu de grande porte nas estradas vicinais de maior fluxo de veículos.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3411/indicacao_no_015-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3411/indicacao_no_015-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de melhorar o acesso às ruas não pavimentadas que já receberam denominação no Bairro Padre José Dantas Cortez.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>ARI</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3412/indicacao_no016-2020-jabd.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3412/indicacao_no016-2020-jabd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as necessárias providências no sentido de construir dois mata-burros, sendo 1(um) no sítio Passagem na divisa entre Sr. João de Rosa e o Sr. Inácio de Nezinho e o outro na Comunidade Parelhas nas proximidades da estrada vicinal que liga o município de São Vicente-RN a Cruzeta-RN, na divisa entre a comunidade Parelhas e Timbaúba no nosso município.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3413/indicacao_no017-2020-jabd.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3413/indicacao_no017-2020-jabd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as necessárias providências no sentido de fazer pequenas recuperações no Calçadão José Vinícius Dantas, no percurso entre o bairro Tarcísio Bezerra e o Povoado Gargalheiras.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3414/indicacao_no018-2020-jabd.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3414/indicacao_no018-2020-jabd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as necessárias providências no sentido de recuperar o mata-burro localizado na entrada do acesso ao Povoado Bulhões as margens da BR 427.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>BADA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3420/indicacao_no_019-2020-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3420/indicacao_no_019-2020-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. MARIA DO SOCORRO DA SILVA._x000D_
 _x000D_
                Sala das Sessões “Plenário Vereador Antônio Ferreira da Costa”, em 03 de março de 2020.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3421/indicacao_no_020-2020-jabd.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3421/indicacao_no_020-2020-jabd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. MARIA DA GUIA DA SILVA ARAÚJO._x000D_
 _x000D_
                Sala das Sessões “Plenário Vereador Antônio Ferreira da Costa”, em 03 de março de 2020.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3422/indicacao_no_021-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3422/indicacao_no_021-2020-mad.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal para que o mesmo veja a possibilidade de ceder o prédio da Casa da Juventude, no Bairro Dinarte Mariz, para funcionamento das atividades do Grupo de Escoteiros Acaris.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3423/indicacao_no_022-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3423/indicacao_no_022-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de instalar um outdoor com o slogan “EU AMO ACARI” ao lado do Museu Histórico de Acari.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3424/indicacao_no_023-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3424/indicacao_no_023-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa construir banheiros Públicos no entorno da parede do Açude Marechal Dutra.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3425/indicacao_no_024-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3425/indicacao_no_024-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de sinalizar um quebra-molas localizado na Rua Tiradentes, Bairro Luiz Gonzaga, em frente ao Lava Jato de Rafael.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3426/indicacao_no_025-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3426/indicacao_no_025-2020-asmc.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de asfaltar o trecho da Rua Tomaz de Araújo que se incia no Museu Histórico de Acari e vai até a BR-427.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3427/indicacao_no_026-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3427/indicacao_no_026-2020-asmc.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de instalar iluminação na estrada que liga o município de Acari ao Povoado Gargalheiras.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3428/indicacao_no_027-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3428/indicacao_no_027-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. LUCIANA SILVA SANTOS.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3442/indicacao_no_028-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3442/indicacao_no_028-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades possa pavimentar o complemento das ruas: Nelson Feliciano, Enéas Pires Galvão e Francisco Meira e Sá.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3443/indicacao_no_029-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3443/indicacao_no_029-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa fazer a cobertura do perímetro que corresponde desde a entrada até a capela do cemitério Morada da Paz São João Batista.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3444/indicacao_no_030-2020-fdb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3444/indicacao_no_030-2020-fdb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de reativar a iluminação da parede do açude Marechal Dutra (Gargalheira), e da Pedra Santa.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3445/indicacao_no_031-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3445/indicacao_no_031-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. FÁTIMA MARIA DE MEDEIROS.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3446/indicacao_no_032-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3446/indicacao_no_032-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra.JUCINEIDE DIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3447/indicacao_no_033-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3447/indicacao_no_033-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. ANDREA CRISTINA DOS SANTOS SOUZA.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3452/indicacao_no_034-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3452/indicacao_no_034-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. MARIA DO CARMO DOS SANTOS BARBOSA.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3454/indicacao_no_035-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3454/indicacao_no_035-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedida a Comenda Antonieta Pires Galvão de Góes à Sra. IVETE CABRAL DE MEDEIROS GALVÃO.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3455/indicacao_no_036-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3455/indicacao_no_036-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de  pavimentar a parede do açude Maria Ferreira.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3494/indicacao_no_037-2020-comissao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3494/indicacao_no_037-2020-comissao.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso das suas funções legislativas, e nos termos regimentais, REQUEREM de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que, dentro das possibilidades, sejam tomadas as seguintes providências no enfrentamento da pandemia do Covid-19 (Coronavírus):_x000D_
 1)	Aquisição de testes rápidos para detecção real do número de infectados em nosso município;_x000D_
 2)	Aquisição de máscaras para a população de baixa renda, inclusive estudando meios legais de envolver mão de obra local na confecção;_x000D_
 3)	Aquisição de álcool gel para distribuir para a população de baixa renda.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3495/indicacao_no_038-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3495/indicacao_no_038-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de melhorar a acessibilidade na Serra das Cruzes.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no_039-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no_039-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de consultar os proprietários dos pontos turísticos da zona rural do município, para que possam ser implantadas placas educativas nessas referidas localidades.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3497/indicacao_no_040-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3497/indicacao_no_040-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de  fazer o serviço de recuperação por completo da estrada vicinal entre a comunidade Carnaubinha e a Volta do Rio.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3498/indicacao_no_041-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3498/indicacao_no_041-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que dentro das possibilidades, tome as devidas providências, no sentido de  fazer o serviço de recuperação de alguns mata-burros existentes na zona rural do município de Acari/RN (Angicos, Zé de Wilson, Pau D’arco de Deca Ribeiro e entrada de Bulhões), que encontram-se danificados.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3513/indicacao_no_042-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3513/indicacao_no_042-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de colocar coletoras na rua Maria Daguia Pereira Lima de Medeiros (Maria de Almir), bairro Ary de Pinho, nas proximidades da residência do Sr. Romeríto e do Sr. Solono Souza.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3514/indicacao_no_043-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3514/indicacao_no_043-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de disponibilizar (02) dois PSF’S, para a população que não tenha sintomas de Covid-19 ser atendida.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3515/indicacao_no_044-2020-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3515/indicacao_no_044-2020-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que seja estudada a possibilidade de ser feita a suspensão do pagamento de empréstimos consignados, por meio de Decreto do Poder Executivo.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>FELIPE BALAH, GIRLENE, MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3516/indicacao_no_045-2020-fdb-mad-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3516/indicacao_no_045-2020-fdb-mad-geoa.pdf</t>
   </si>
   <si>
     <t>Os Vereadores signatários, no uso de suas funções legislativas, e, nos termos regimentais, REQUEREM de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que seja estudada a possibilidade de criar um Pavilhão Virtual durante os festejos de Nossa Senhora Da Guia.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3517/indicacao_no_046-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3517/indicacao_no_046-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente à Coordenação Regional da CAERN no sentido de minimizar os impactos do mau cheiro ocasionado pela Estação de Tratamento de Esgotos (ETA) no município de Acari.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3518/indicacao_no_047-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3518/indicacao_no_047-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa colocar um Lavatório na praça Thazia Luana.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_no_048-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_no_048-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências no sentido de disponibilizar vacina de febre aftosa para os pronafianos do município.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_no_049-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_no_049-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências, no sentido de realizar testes de Covid-19 nos taxistas e moto-taxistas do município.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_no_050-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_no_050-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa instalar câmeras de monitoramento, nas vias públicas da cidade e nos principais pontos de acesso do comércio do município.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_no_051-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_no_051-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente a Chefe do Poder Executivo Estadual, para que a mesma, dentro das possibilidades, possa realizar o serviço de recuperação da passagem molhada existente no rio Acauã, na propriedade dos herdeiros do Sr. Ozenan Lopes (In memoriam).</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_no_052-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_no_052-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, propondo a aplicação de medidas preventivas ao combate do coronavírus e a favor da saúde de servidores públicos, que por dever de ofício mantêm contato direto com a maior parte da população exposta ao novo coronavírus. Entre as medidas, são sugeridas a disponibilização de recipientes com álcool em gel e recipientes com sabão; a orientação dos servidores sobre as condutas preventivas; a limpeza mais frequente dos ambientes de trabalho; a higienização dos dutos, filtros e aparelhos de ar condicionado; e a preservação do contato direto de gestantes e profissionais acima de (60) sessenta anos com o público externo.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_no_053-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_no_053-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa fazer um melhoramento na iluminação pública na rua Vicente de Moura, bairro Dinarte Mariz.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_no_054-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_no_054-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que este tome as devidas providências, no sentido de realizar o roço da estrada que dá acesso a Serra da Telern.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3535/indicacao_no_055-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3535/indicacao_no_055-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa desapropriar uma residência na Rua Aurélio Pires, vizinha ao Posto de Saúde Maria de Lourdes Bezerra, que está à venda, para fazer a ampliação do referido posto.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/</t>
+    <t>http://sapl.acari.rn.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa disponibilizar aparelhos de aferição de temperatura para testar a população nos prédios públicos, bem como nas atividades coletivas do município.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_no_057-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_no_057-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa fazer a aquisição de um implemento roçadeira para fazer o serviço de roço nas estradas vicinais do município.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_no_058-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_no_058-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente para secretaria Municipal de saúde, para que dentro das possibilidades, possa realizar a testagem para Covid-19 nos funcionários do comércio municipal.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_no_059-2020-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_no_059-2020-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa fazer o acostamento do perímetro que corresponde entre o fim da ciclovia e o povoado Gargalheiras.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_no_060-2020-fdb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_no_060-2020-fdb.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa fazer uma estruturação na serra das cruzes.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_no_061-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_no_061-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, em parceria com a CAERN, possa fazer a escavação para a ampliação da rede de abastecimento d’água, na rua Maria Daguia Pereira Lima de Medeiros.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_no_062-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_no_062-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que sejam tomadas providências, no sentido de pavimentar a Travessa Professora Natália Alves Dantas, localizada no Bairro Ari de Pinho.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_no_063-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_no_063-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma Praça com Academia da Saúde, no Bairro Tarcísio Bezerra Galvão.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3587/indicacao_no_064-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3587/indicacao_no_064-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente para secretaria Municipal de saúde, para que dentro das possibilidades, possa efetuar o pagamento de até 40 % de salubridade enquanto durar a pandemia.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3588/indicacao_no_065-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3588/indicacao_no_065-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa disponibilizar um veículo para a Vigilância Sanitária, para ser usado no combate a pandemia.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3592/indicacao_no_066-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3592/indicacao_no_066-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, exija o uso de coletes salva-vidas às pessoas que usam embarcação dentro do Açude Marechal Dutra (Gargalheiras).</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3593/indicacao_no_067-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3593/indicacao_no_067-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades tome as devidas providências no sentido de fazer a pavimentação da rua Eduardo Galvão compreendendo também a lateral do Centro de Múltiplo uso até a ponte Juvenal Lamartine (Ponte Velha) e complementar a pavimentação da rua Inês Medeiros no bairro Centro.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>O Vereador signatário no uso de suas funções legislativas e nos termos regimentais REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, tome as necessárias providências no sentido de reformar e pintar  as paradas de ônibus, sendo: uma na Rua Tiradentes, no Bairro Luiz Gonzaga e a outra na Rua Vicente de Moura, próximo ao hospital regional no Bairro senador Dinarte Mariz, ambas localizadas na RN-288 saindo para a cidade vizinha de Cruzeta e as outras duas localizadas na BR 427, sendo uma na saída para Currais Novos próximo ao posto das cordilheiras no Bairro Padre Cortez e a outra na saída para Carnaúbas dos Dantas em frente ao cemitério público no Bairro Petrópolis.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_no_069-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_no_069-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa realizar melhorias na iluminação pública da Rua Aurélio Pires, bairro Luiz Gonzaga.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>ALBERVANIA, MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_no_070-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_no_070-2020-asmc.pdf</t>
   </si>
   <si>
     <t>INDICO ao Exmo. Sr. Prefeito Municipal, de Acari/RN que, dentro das possibilidades, tome as necessárias providências junto ao Governo Federal, para instituir a Guarda Municipal em nossa cidade.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3597/indicacao_no_071-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3597/indicacao_no_071-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário no uso de suas funções legislativo e nos termos regimentais REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o calçadão que liga Acari - Gargalheira seja iluminado e de preferência através de energia solar.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3598/indicacao_no_072-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3598/indicacao_no_072-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa reabrir as praças esportivas, atendendo as normas da saúde.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3599/indicacao_no_073-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3599/indicacao_no_073-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar grama sintética na próxima quadra esportiva que vier a ser construída na cidade.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3613/indicacao_no_074-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3613/indicacao_no_074-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas e nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo veja a possibilidade de retirar a coleta de lixo nas proximidades do Centro Administrativo.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3614/indicacao_no_075-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3614/indicacao_no_075-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo dentro das possibilidades, possa criar no nosso Município a CASA DA CULTURA.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3623/indicacao_no_076-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3623/indicacao_no_076-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa criar no município um Centro de Proteção aos animais.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_no_077-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_no_077-2020-zrs.pdf</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_no_078-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_no_078-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo tome as necessárias providências no sentido de construir uma Academia de Ginástica Popular no conjunto Terezinha Pereira.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3626/indicacao_no_079-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3626/indicacao_no_079-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa colocar mais coletoras na rua Tomaz Sebastião.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3639/indicacao_no_080-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3639/indicacao_no_080-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa colocar placas indicativas para o uso obrigatório de máscara, nas principais vias da cidade.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no_081-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no_081-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao chefe do Poder Executivo Municipal, para que dentro das possibilidades, possa fazer uma rampa de acessibilidade, no Posto de Saúde do Povoado Gargalheiras.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3641/indicacao_no_082-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3641/indicacao_no_082-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir um barreiro no assentamento Poeta José Gonçalves (comunidade carnaubinha).</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3642/indicacao_no_083-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3642/indicacao_no_083-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa realizar a coleta de lixo, uma vez por semana nos assentamentos: Bico da Arara e Colonos.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3643/indicacao_no_084-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3643/indicacao_no_084-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir um mata-burro no assentamento Poeta José Gonçalves e um melhoramento da estrada de acesso a referida comunidade.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3644/indicacao_no_085-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3644/indicacao_no_085-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e, nos termos regimentais, REQUER de Vossa Excelência, depois de ouvido o Plenário seja enviado expediente ao Sistema ‘S’ (SENAR, SENAC e SENAI) no Estado do Rio Grande do Norte, para que, dentro das possibilidades, possam ser disponibilizados cursos profissionalizantes gratuitos para o nosso município.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3655/indicacao_no_086-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3655/indicacao_no_086-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma Academia de Saúde na Praça de Eventos Iva Jatobá Bezerra.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3656/indicacao_no_087-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3656/indicacao_no_087-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir uma Academia de Esportes na rua Desembargador Silvino Bezerra, bairro Petrópolis.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3657/indicacao_no_088-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3657/indicacao_no_088-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de sua função legislativa, e nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, seja enviado expediente ao Chefe do Poder Executivo Municipal, para que o mesmo, dentro das possibilidades, possa construir banheiros Públicos, ao lado da Capela de Santa Rita de Cássia, no bairro Petrópolis.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3658/indicacao_no_089-2020-geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3658/indicacao_no_089-2020-geoa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE aos senhores: PABLO BORGES PINHEIRO e THALES HENRIQUE SILVA AZEVEDO.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3659/indicacao_no_090-2020-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3659/indicacao_no_090-2020-lfa.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE aos senhores: AILTON DE OLIVEIRA e FRANCISCO RICARDO SANTIAGO LEAL.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_no_091-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_no_091-2020-asmc.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE às senhoras: LENIRA MARIA DA SILVA e VERÔNICA CRISTINA BEZERRA.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_no_092-2020-jabd.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_no_092-2020-jabd.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE aos senhores: ELSON PAULO PEREIRA DA SILVA e SILVESTRE DE AZEVÊDO DANTAS.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_no_093-2020-aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_no_093-2020-aem.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE aos senhores: ABRAÃO FÉLIX DE SOUSA DANTAS e CARLOS ROBERTO ARAÚJO DANIEL.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3663/indicacao_no_094-2020-jrl.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3663/indicacao_no_094-2020-jrl.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE ao Sr. JOSELITO MAGALHÃES DOS SANTOS e à Sra. RENATA QUININO WANDERLEY.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3664/indicacao_no_095-2020-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3664/indicacao_no_095-2020-zrs.pdf</t>
   </si>
   <si>
     <t>O Vereador signatário, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE aos senhores: ANDERSON EMANOEL AZEVEDO DE MEDEIROS e JOSÉ UBIRAJARA DE MEDEIROS.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3665/indicacao_no_096-2020-mad.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3665/indicacao_no_096-2020-mad.pdf</t>
   </si>
   <si>
     <t>A Vereadora signatária, no uso de suas funções legislativas, e, nos termos regimentais, REQUER de Vossa Excelência, após ouvido o Plenário, que seja concedido o TÍTULO DE CIDADANIA ACARIENSE ao Sr. CARLOS ALEXANDRE DANTAS e à Sra. MARIA DE JESUS DANTAS.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>OASMC</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereadora Albervania</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3377/oficio_no_001-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3377/oficio_no_001-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Prezada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho através deste, solicitar, dentro das possibilidades, que os usuários do município sejam isentos de pagar a próxima fatura de água, tendo em vista a problemática no abastecimento via adutora de engate rápido._x000D_
 _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3401/oficio_no_002-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3401/oficio_no_002-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho através deste, solicitar, o apoio da Secretaria na instalação de barracas para o evento “Marcha das Margaridas”, que acontecerá no dia 07 de março, no Municipal Clube de Acari._x000D_
 _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3402/oficio_no_003-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3402/oficio_no_003-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho através deste, solicitar, o apoio da Secretaria ao evento “Marcha das Margaridas”, que acontecerá no dia 07 de março, no Municipal Clube de Acari, com os seguintes serviços: verificação de pressão arterial, exames de glicose e uma palestra sobre saúde da mulher. _x000D_
 _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3437/oficio_no_004-2020_-_dnocs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3437/oficio_no_004-2020_-_dnocs.pdf</t>
   </si>
   <si>
     <t>Senhora Coordenador,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho através deste, solicitar a destinação de alevinos de tilápia para o peixamento do Açude Marechal Dutra (Gargalheiras), no município de Acari/RN._x000D_
 O pleito ora formulado visa atender reivindicação da comunidade local, tendo em vista o aumento do nível de água do açude.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3460/oficio_no_005-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3460/oficio_no_005-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Solicitação.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3461/oficio_no_006-2020_-_gerencia_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3461/oficio_no_006-2020_-_gerencia_bb.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a, venho por meio do presente, solicitar de vossa senhoria,_x000D_
 informações sobre os caixas inteligentes que serão instalados na agência bancária do_x000D_
 Banco do Brasil, no município de Acari/RN.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3462/oficio_no_007-2020_-_rogerio_marinho.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3462/oficio_no_007-2020_-_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Apoio para construção de casa populares.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3478/oficio_no_008-2020_-_educacao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3478/oficio_no_008-2020_-_educacao.pdf</t>
   </si>
   <si>
     <t>Assistência às famílias carentes durante a pandemia do Covid-19.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3479/oficio_no_009-2020_-_dnit.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3479/oficio_no_009-2020_-_dnit.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3480/oficio_no_010-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3480/oficio_no_010-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de carro fumacê.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3481/oficio_no_011-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3481/oficio_no_011-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o, venho por meio do presente, solicitar de vossa senhoria, informações sobre os caixas inteligentes que serão instalados na agência bancária do Banco do Brasil, no município de Acari/RN._x000D_
 Sem mais para o momento, reiteramos votos de estima e consideração.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho através deste, solicitar a construção de uma lombada na Rua Francisco Lopes de Assis, no Bairro Petrópolis._x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3504/oficio_no_013-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3504/oficio_no_013-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicito, dentro das possibilidades, que sejam instalados lavatórios móveis e/ou reservatórios com álcool gel em pontos estratégicos da zona urbana, bem como nas unidades básicas de saúde.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3505/oficio_no_014-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3505/oficio_no_014-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3529/oficio_no_015-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3529/oficio_no_015-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>Senhora Gerente,_x000D_
 _x000D_
 Em virtude da pandemia do COVID-19 (Coronavírus), sabemos que o Banco do Brasil, a exemplo dos demais bancos, tem feito esforços para garantir aos clientes soluções que permitam, diante da crise financeira, o pagamento de suas dívidas._x000D_
 _x000D_
 Diante desse quadro, solicito que esta agência disponibilize, junto aos servidores públicos municipais, a possibilidade de suspensão, por 120 dias, dos empréstimos consignados, de forma a garantir um fôlego à população nesse período.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3530/oficio_no_016-2020_-_caixa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3530/oficio_no_016-2020_-_caixa.pdf</t>
   </si>
   <si>
     <t>Senhor Gerente,_x000D_
 _x000D_
 Em virtude da pandemia do COVID-19 (Coronavírus), sabemos que o Banco do Brasil, a exemplo dos demais bancos, tem feito esforços para garantir aos clientes soluções que permitam, diante da crise financeira, o pagamento de suas dívidas._x000D_
 _x000D_
 Diante desse quadro, solicito que esta agência disponibilize, junto aos servidores públicos municipais, a possibilidade de suspensão, por 120 dias, dos empréstimos consignados, de forma a garantir um fôlego à população nesse período.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3533/oficio_no_017-2020_-_cel_azevedo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3533/oficio_no_017-2020_-_cel_azevedo.pdf</t>
   </si>
   <si>
     <t>Exmo. Sr. Deputado,_x000D_
 _x000D_
 Venho por meio deste, solicitar de Vossa Excelência apoio junto ao Departamento de Estradas e Rodagens (DER) para viabilizar uma operação tapa-buracos na RN-288, no perímetro urbano da cidade de Acari/RN (ruas Cantídia Galvão, Maria Nunes, Tiradentes e Vicente de Moura, até a divisa com o município de Cruzeta/RN)._x000D_
      _x000D_
 Certo da atenção, agradeço o apoio do nobre Deputado na busca pelo atendimento do pleito.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3605/oficio_no_018-2020_-_cel_azevedo.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3605/oficio_no_018-2020_-_cel_azevedo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar de Vossa Excelência, apoio junto a Assembléia Legislativa do Rio Grande do Norte, para a aquisição de testes de Covid-19, para a testagem dos profissionais da saúde que estão na linha de frente de combate so vírus e para os profissionais que trabalham no comércio de Acari/RN.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3606/oficio_no_019-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3606/oficio_no_019-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>: Implantação dos caixas recicladores na agência.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3620/oficio_no_020-2020_-_caern.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3620/oficio_no_020-2020_-_caern.doc</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3621/oficio_no_021-2020_-_ana.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3621/oficio_no_021-2020_-_ana.pdf</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>OMAD</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete da Vereadora Marineide </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3400/oficio_no_001-2020_-_ric.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3400/oficio_no_001-2020_-_ric.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de vossa senhoria que seja feito um melhoramento com a colocação de cacos de telhas na Travessa Sérvulo Braz, em frente à residência da Sra. Ana Carla._x000D_
      _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3467/oficio_no_002-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3467/oficio_no_002-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Venho solicitar, dentro das possibilidades, que seja disponibilizado pelo Sistema_x000D_
 de Saúde Municipal o serviço de atendimento psicológico online para a população_x000D_
 durante o período de isolamento social em decorrência do Covid-19 (Coronavírus).</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>OFDB</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete do Vereador Felipe </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3438/oficio_no_001-2020_-_rafael_motta.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3438/oficio_no_001-2020_-_rafael_motta.pdf</t>
   </si>
   <si>
     <t>Apoio parlamentar para alocação de recursos.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3439/oficio_no_002-2020_-_rogerio_marinho.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3439/oficio_no_002-2020_-_rogerio_marinho.pdf</t>
   </si>
   <si>
     <t>Apoio na alocação de recursos para adutora.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>FELIPE BALAH, GIRLENE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3474/oficio_no_003-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3474/oficio_no_003-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Sugestão de decreto sobre medidas temporárias de prevenção, controle_x000D_
 e enfrentamento ao contágio pelo Coronavírus._x000D_
 Excelentíssimo Senhor Prefeito,_x000D_
 Considerando o Estado de Calamidade Pública no Município de Acari/RN em_x000D_
 razão da pandemia do Coronavírus (Covid-19), conferido pelo Decreto Municipal nº_x000D_
 006/2020-PMA-GP; bem como a existência de 01 (um) caso confirmado e 17_x000D_
 (dezessete) suspeitos, notificados no último boletim epidemiológico (28/04/2020), vimos_x000D_
 sugerir ao Poder Executivo Municipal que estude a elaboração de um Decreto_x000D_
 Municipal dispondo sobre o uso obrigatório de máscaras faciais nas vias públicas e_x000D_
 para o atendimento em estabelecimentos com funcionamento autorizado._x000D_
 O pleito ora formulado visa diminuir a chance de contágio do vírus em nosso_x000D_
 município e permitir que aquelas pessoas que, por motivos superiores, precisam sair de_x000D_
 casa, o façam com segurança. A Organização Mundial de Saúde (OMS) e o Ministério_x000D_
 da Saúde já se manifestaram favoravelmente ao uso de máscaras como for</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>OGEOA</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete do Vereador Girlene </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3371/oficio_no_001-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3371/oficio_no_001-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito de Vossa Senhoria, dentro das possibilidades, que seja feito limpeza no pé da pedra do açude das Oiticicas. _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3372/oficio_no_002-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3372/oficio_no_002-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Venho através deste, solicitar placas com os seguintes dizeres: “É proibido colocar lixo” e “É proibido dar banho em animais”, para o açude das Oiticicas._x000D_
 _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3373/oficio_no_003-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3373/oficio_no_003-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Senhora Diretora,_x000D_
 _x000D_
 Solicito de Vossa Senhoria, dentro das possibilidades, que seja feito conserto de esgotos estourados, que estão desemborcando dentro do açude das Oiticicas. Sem mais para o momento, reiteramos votos de estima e respeito._x000D_
 _x000D_
 Atenciosamente,</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>Excelentíssimo Prefeito,_x000D_
 _x000D_
            Solicito de Vossa Excelência, dentro das possibilidades, que seja construído uma capelinha para acender velas no Cemitério Morada da Paz, pois muitos munícipes que tem ente queridos sepultados naquele local não tem aonde acender suas velas para seus parentes.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3375/oficio_no_005-2020_-_dep._general_girao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3375/oficio_no_005-2020_-_dep._general_girao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, solicito de Vossa Excelência, que dentro das possibilidades, possa fazer a doação de livros diversos para as Bibliotecas públicas do município de Acari/RN.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3376/oficio_no_006-2020_-_dep._general_girao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3376/oficio_no_006-2020_-_dep._general_girao.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, solicito de Vossa Excelência, que dentro das possibilidades possa destinar emenda parlamentar para o curso de libras do município de Acari-RN._x000D_
 O curso de libras é uma iniciativa do meu mandato, que acontece desde 2017 no plenário da Câmara Municipal onde as despesas são custeadas pelo meu numerário, pois na nossa Câmara não temos nenhum tipo de auxílio, como emendas impositivas, verba de gabinete, entre outros.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3382/oficio_no_007-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3382/oficio_no_007-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito de Vossa Senhoria, dentro das possibilidades, que seja feita uma vistoria na parede do açude das Oiticicas, devido a existência de uma revência considerável na parede. _x000D_
 Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3432/oficio_no_008-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3432/oficio_no_008-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria, dentro das possibilidades, que seja feita uma vistoria na parede do açude das Oiticicas, devido a existência de uma revência considerável na parede.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3433/oficio_no_009-2020_-_juiza.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3433/oficio_no_009-2020_-_juiza.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora,_x000D_
 _x000D_
 Solicito de Vossa Excelência apoio ao Projeto da Câmara Municipal de Acari/RN, denominado de “Câmara Mirim”, o qual tem o objetivo de conscientizar as crianças, estudantes da Rede Pública de Ensino Fundamental, acerca do papel constitucional que o parlamentar deve desenvolver perante a sociedade. Dessa forma, solicito a disponibilização de  02 (duas) urna eletrônica para que possa ser utilizada pelas crianças durante a simulação de Eleição Municipal a ser realizada, dentro das dependências da Câmara Municipal de Acari/RN, no dia 01 de abril de 2020. Para maiores informações sobre o referido projeto, segue anexo a este ofício o cronograma de todas as suas atividades.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3434/oficio_no_0010-2020_-_mhb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3434/oficio_no_0010-2020_-_mhb.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o, venho por meio deste, convidar Vossa Senhoria, supervisores e representantes das turmas do sétimo ao nono ano, para participar, no dia 04 de março (quarta-feira), às 09h, na Câmara Municipal de Acari/RN, de uma reunião para esclarecimentos sobre o projeto Câmara Mirim no ano de 2020._x000D_
 _x000D_
 O Projeto Câmara Mirim é de iniciativa do Mandato do Vereador Girlene Edson de Oliveira, que foi criado por meio da Lei Municipal nº 1.058/2017 (segue cópia anexa), que visa promover a cidadania e a participação dos nossos jovens na discussão sobre políticas públicas, tornando-os protagonistas do processo democrático em nosso município.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3435/oficio_no_0011-2020_-_eedjgm.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3435/oficio_no_0011-2020_-_eedjgm.pdf</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3436/oficio_no_012-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3436/oficio_no_012-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>Como é de conhecimento público, a Agência do Brasil localizada no município de Acari/RN (nº 75-2) vem enfrentando, desde o dia 02 de dezembro de 2016, o problema da falta de numerário, o que ocasiona o deslocamento diário dos clientes para outras cidades, e, consequentemente, o enfraquecimento da economia local. _x000D_
 _x000D_
 Diante da situação, e buscando atender à reivindicação da nossa comunidade, solicito:_x000D_
 1.	A ampliação da quantidade de Terminais de Autoatendimento Recicladores, tendo em vista que já há acordo para instalação de um, para que assim possamos reaquecer nossa economia e garantir mais acessibilidade aos clientes._x000D_
 2.	A ampliação do quadro de funcionários, haja vista que, além de Acari, a agência local atende a cidade de Cruzeta/RN, onde há grande volume de negócios mitigados pela falta de mão de obra.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3463/oficio_no_013-2020_-_geoparque.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3463/oficio_no_013-2020_-_geoparque.pdf</t>
   </si>
   <si>
     <t>Solicito a realização da Mostra Legislativa do Geoparque Seridó no dia 20 de abril de 2020 na Câmara Municipal de Acari/RN.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3464/oficio_no_014-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3464/oficio_no_014-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria, dentro das possibilidades, que seja feito o serviço o serviço de retirada de uma barraca que foi montada na parede do açude das Oitiçicas (Açude da Santa), esse referido pleito é uma solicitação dos moradores que residem nas proximidades.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3472/oficio_no_015-2020_-_secretaria_de_assistencia.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3472/oficio_no_015-2020_-_secretaria_de_assistencia.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria que seja intensificada a divulgação dos números de_x000D_
 telefone (e outros meios) do CRAS e CREAS para que a população tenha acesso ao_x000D_
 apoio psicológico dos profissionais durante o período de pandemia de Covid-19 que ora_x000D_
 vivemos.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3473/oficio_no_016-2020_-_secretario_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3473/oficio_no_016-2020_-_secretario_de_obras.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria que seja feito o serviço de reparo da Rua Francisco_x000D_
 Pires de Araújo com cacos de telhas para garantir o fluxo de veículos durante o período_x000D_
 chuvoso, bem como evitar o acúmulo de lama.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3490/oficio_no_017-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3490/oficio_no_017-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito, dentro das possibilidades, que seja instalado um poste de iluminação pública na Rua Aurélio Pires, próximo às residências de Marilene e Iracema de Crinório.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3491/oficio_no_018-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3491/oficio_no_018-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito, dentro das possibilidades, que seja feito, em parceria com a Secretaria Municipal de Agricultura, Meio Ambiente e Abastecimento, o serviço de limpeza do mato na estrada que dá acesso à residência do Sr. Eronaldo, no Sítio Umburanas.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3492/oficio_no_019-2020_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3492/oficio_no_019-2020_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Solicito, dentro das possibilidades, que seja feito, em parceria com a Secretaria Municipal de Transportes, Obras e Serviços Urbanos o serviço de limpeza do mato na estrada que dá acesso à residência do Sr. Eronaldo, no Sítio Umburanas.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3493/oficio_no_020-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3493/oficio_no_020-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 _x000D_
 Solicito, dentro das possibilidades, que seja feito uma live (transmissão ao vivo), uma vez por semana, para prestar contas das ações de enfrentamento ao Covid-19 (Coronavírus) em nosso município.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3499/oficio_no_021-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3499/oficio_no_021-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Solicito, dentro das possibilidades, que seja feito o serviço de limpeza do Açude das Oiticicas (Açude da Santa).</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3500/oficio_no_022-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3500/oficio_no_022-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feito o reparo do cano do sistema de esgoto que passa pelo sangradouro do Açude das Oiticicas (Açude da Santa).</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3501/oficio_no_023-2020_-_dnocs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3501/oficio_no_023-2020_-_dnocs.pdf</t>
   </si>
   <si>
     <t>Solicitação de alevinos para barragem de Acari.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3502/oficio_no_024-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3502/oficio_no_024-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de vossa senhoria, que dentro das possibilidades, possa buscar parcerias com ONGS, em busca de soluções para que cães e gatos de rua do município de Acari/RN, possam serem castrados, evitando o aumento do número de reprodução descontrolada desses animais nas ruas.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3503/oficio_no_025-2020_-_der.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3503/oficio_no_025-2020_-_der.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria a construção de 02 (duas) lombadas na RN-288, sendo uma nas imediações do Conjunto dos Trabalhadores, saída de Acari sentido Cruzeta e a outra no Pórtico. O pleito ora formulado visa atender reivindicação dos moradores, que reclamam do excesso de velocidade dos veículos que trafegam naquela área, ocasionando risco de acidentes.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3510/oficio_no_026-2020_-_der.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3510/oficio_no_026-2020_-_der.pdf</t>
   </si>
   <si>
     <t>Solicito de Vossa Senhoria, o recapeamento da malha asfáltica, que corresponde a RN-288, perímetro urbano de Acari/RN._x000D_
          _x000D_
 	Sem mais para o momento, reiteramos votos de estima e respeito.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>OLFA</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete do Vereador Leonardo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3379/oficio_no_001-2020_secretaria_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3379/oficio_no_001-2020_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar com urgência, em decorrência das chuvas dos últimos dias, a recuperação da estrada que liga o Povoado Bulhões à BR 427. O pleito ora formulado visa atender reivindicação da comunidade.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3440/oficio_no_002-2020_secretaria_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3440/oficio_no_002-2020_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviço.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3441/oficio_no_003-2020_secretaria_de_desenvolvimento.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3441/oficio_no_003-2020_secretaria_de_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 _x000D_
 Cumprimentando-o cordialmente, venho, por meio deste, solicitar o serviço de limpeza do Campo de Futebol do Povoado Gargalheiras.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3459/oficio_no_004-2020-_alrn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3459/oficio_no_004-2020-_alrn.pdf</t>
   </si>
   <si>
     <t>Solicitação de serviços.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3475/oficio_no_005-2020_secretaria_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3475/oficio_no_005-2020_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho, por meio deste, solicitar uma vistoria_x000D_
 técnica no Açude das Oiticicas, popularmente conhecido como “Açude da Santa”, com_x000D_
 o objetivo de atestar a segurança da sua estrutura.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3483/oficio_no_006-2020_secretaria_de_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3483/oficio_no_006-2020_secretaria_de_obras.pdf</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3604/oficio_no_007-2020_secretaria_de_administracao.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3604/oficio_no_007-2020_secretaria_de_administracao.pdf</t>
   </si>
   <si>
     <t>Aplicação de recursos da Lei Aldir Blanc.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3622/oficio_no_008-2020-caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3622/oficio_no_008-2020-caern.pdf</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>OFEX</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3387/oficio_no_001-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3387/oficio_no_001-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Dezembro de 2019.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3388/oficio_no_002-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3388/oficio_no_002-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Envio de recibo.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3390/oficio_no_003-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3390/oficio_no_003-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Janeiro de 2020.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3408/oficio_no_004-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3408/oficio_no_004-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei aprovado.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3415/oficio_no_005-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3415/oficio_no_005-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>envio de matérias aprovadas.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3416/oficio_no_006-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3416/oficio_no_006-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3419/oficio_no_007-2020_-_pma_-_balanco.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3419/oficio_no_007-2020_-_pma_-_balanco.pdf</t>
   </si>
   <si>
     <t>Envio de Balanço de 2019.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3429/oficio_no_008-2020_-_pma.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3429/oficio_no_008-2020_-_pma.pdf</t>
   </si>
   <si>
     <t>Envio de matérias aprovadas.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3476/oficio_no_009-2020_-_justica_eleitoral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3476/oficio_no_009-2020_-_justica_eleitoral.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 003/2020-22ªZE/CC.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3477/oficio_no_010-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3477/oficio_no_010-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Fevereiro de 2020.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3487/oficio_no_011-2020_-_justica_eleitoral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3487/oficio_no_011-2020_-_justica_eleitoral.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício Circular nº 002/2020-22ªZE/CC.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3488/oficio_no_012-2020_-_sociedade_vicentina.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3488/oficio_no_012-2020_-_sociedade_vicentina.pdf</t>
   </si>
   <si>
     <t>Pedido de suspensão das visitas aos idosos da instituição.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3489/oficio_no_013-2020_-_pma.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3489/oficio_no_013-2020_-_pma.pdf</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3547/oficio_no_014-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3547/oficio_no_014-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Encaminhamos o recibo da Câmara Municipal de Acari/RN, contendo o valor correspondente ao duodécimo a ser repassado para o Poder Legislativo referente ao mês de março de 2020, creditando na Conta Corrente 1028-6, Agência 0075-2, do Banco do Brasil S/A, conforme nos assegura o art. nº 72, parágrafo XVII, da Lei Orgânica Municipal e a Lei Municipal nº 1.152, de 19 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3548/oficio_no_015-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3548/oficio_no_015-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3549/oficio_no_016-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3549/oficio_no_016-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Envio de matéria aprovada.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3550/oficio_no_017-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3550/oficio_no_017-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Março de 2020.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3551/oficio_no_018-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3551/oficio_no_018-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3552/oficio_no_019-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3552/oficio_no_019-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3553/oficio_no_020-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3553/oficio_no_020-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3554/oficio_no_021-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3554/oficio_no_021-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 055/2020-GP.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3555/oficio_no_022-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3555/oficio_no_022-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3556/oficio_no_023-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3556/oficio_no_023-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3557/oficio_no_024-2020_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3557/oficio_no_024-2020_-_tce.pdf</t>
   </si>
   <si>
     <t>Envio de Contas de Gestão – Exercício de 2019.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3558/oficio_no_025-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3558/oficio_no_025-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Abril de 2020.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3559/oficio_no_026-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3559/oficio_no_026-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3560/oficio_no_027-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3560/oficio_no_027-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3561/oficio_no_028-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3561/oficio_no_028-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Detalhamento dos materiais comprados para o Pronto Atendimento.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3562/oficio_no_029-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3562/oficio_no_029-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3563/oficio_no_030-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3563/oficio_no_030-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Detalhamento dos materiais comprados para o Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3564/oficio_no_031-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3564/oficio_no_031-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Maio de 2020.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3565/oficio_no_032-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3565/oficio_no_032-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Matérias aprovadas em Plenário.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3566/oficio_no_033-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3566/oficio_no_033-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3567/oficio_no_034-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3567/oficio_no_034-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3568/oficio_no_035-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3568/oficio_no_035-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3569/oficio_no_036-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3569/oficio_no_036-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>: Envio de matérias aprovadas.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3570/oficio_no_037-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3570/oficio_no_037-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Junho de 2020.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3589/oficio_no_038-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3589/oficio_no_038-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Julho de 2020.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3607/oficio_no_041-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3607/oficio_no_041-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3608/oficio_no_042-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3608/oficio_no_042-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3609/oficio_no_043-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3609/oficio_no_043-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3610/oficio_no_044-2020_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3610/oficio_no_044-2020_-_tce.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Auditoria de nº 062/2020-DDP.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3611/oficio_no_045-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3611/oficio_no_045-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3612/oficio_no_046-2020_-_ministerio_das_comunicacoes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3612/oficio_no_046-2020_-_ministerio_das_comunicacoes.pdf</t>
   </si>
   <si>
     <t>Programa Wi-Fi na Praça para o Povoado Bulhões.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3627/oficio_no_047-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3627/oficio_no_047-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3628/oficio_no_048-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3628/oficio_no_048-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Agosto de 2020.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3629/oficio_no_049-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3629/oficio_no_049-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3630/oficio_no_050-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3630/oficio_no_050-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3631/oficio_no_051-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3631/oficio_no_051-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de testes.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3632/oficio_no_052-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3632/oficio_no_052-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Audiência Pública.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3633/oficio_no_053-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3633/oficio_no_053-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3634/oficio_no_054-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3634/oficio_no_054-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Envio de minuta de projeto de lei.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3635/oficio_no_055-2020_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3635/oficio_no_055-2020_-_tce.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Notificação de nº 001082/2020 - DAE.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3636/oficio_no_056-2020_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3636/oficio_no_056-2020_-_tce.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Notificação de nº 001092/2020 - DAE.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3637/oficio_no_057-2020_-_tce.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3637/oficio_no_057-2020_-_tce.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Notificação de nº 001093/2020 - DAE.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3638/oficio_no_058-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3638/oficio_no_058-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Setembro de 2020.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3647/oficio_no_059-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3647/oficio_no_059-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3648/oficio_no_060-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3648/oficio_no_060-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3649/oficio_no_061-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3649/oficio_no_061-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3650/oficio_no_062-2020_-_tce_patricia.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3650/oficio_no_062-2020_-_tce_patricia.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Notificação de nº 001503/2020 - DAE.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3651/oficio_no_063-2020_-_tce_gildeone.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3651/oficio_no_063-2020_-_tce_gildeone.pdf</t>
   </si>
   <si>
     <t>Envio de informações solicitadas pela Notificação de nº 001134/2020 - DAE.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3654/oficio_no_064-2020_-_prefeito_-_balancetes.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3654/oficio_no_064-2020_-_prefeito_-_balancetes.pdf</t>
   </si>
   <si>
     <t>Envio de informações contábeis referentes à Outubro de 2020.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>OJABD</t>
   </si>
   <si>
     <t>Ofícios Expedidos do Gabinete do Vereador Ari</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3378/oficio_no_001-2019_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3378/oficio_no_001-2019_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhora Gerente,_x000D_
 _x000D_
 Venho por meio do presente, solicitar de vossa senhoria, que veja a possibilidade de instalar uma bomba flutuante para a captação d’água no Açude Marechal Dutra (Gargalheiras), visando o abastecimento d’água do município de Acari/RN. Sendo assim, ficaria o município de Acari/RN sendo abastecido pela adutora de Gargalheiras, e a cidade de Currais Novos abastecida pela adutora de engate rápido e Açude Dourado.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>OZRS</t>
   </si>
   <si>
     <t>Ofícios Expedidos do Gabinete do Vereador Zuil</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3380/oficio_no_001-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3380/oficio_no_001-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Venho por meio deste, solicitar de vossa excelência o serviço de recuperação da estrada vicinal que liga a comunidade Carnaubinha ao sítio Bico da Arara.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3381/oficio_no_002-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3381/oficio_no_002-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 _x000D_
 Venho por meio deste, solicitar de vossa excelência o serviço de reforma da estrutura física do posto de saúde do Povoado Gargalheira.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3395/oficio_no_003-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3395/oficio_no_003-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Senhora Gerente,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho solicitar a interligação da comporta com a ETA (estação de tratamento), do açude Marechal Dutra._x000D_
 _x000D_
 Sem mais para o momento, reitero votos de estima e respeito.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3396/oficio_no_004-2020_-_ric.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3396/oficio_no_004-2020_-_ric.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de vossa senhoria, que seja feito uma vistoria para avaliação do risco de desmoronamento, das pedras existentes no cruzeiro do Museu .</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3397/oficio_no_005-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3397/oficio_no_005-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Prezada,_x000D_
 _x000D_
 Cumprimentando-a cordialmente, venho solicitar a conclusão do serviço da rede de extensão da Rua João Solon de Medeiros, no Bairro Padre Cortez.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3398/oficio_no_006-2020-_alrn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3398/oficio_no_006-2020-_alrn.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar de Vossa Excelência, juntamente a Secretaria de Educação do Estado do Rio Grande do Norte, a liberação dos (24) vinte e quatro Ar-condicionados da Escola Estadual Profª Iracema Brandão de Araújo, tendo em vista que a instalação na referida escola já se encontra apta para receber os Ar-Condicionados, e com o início das aulas será de grande relevância para os alunos da referida escola.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3399/oficio_no_007-2020-_alrn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3399/oficio_no_007-2020-_alrn.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar de Vossa Excelência, juntamente a Secretaria doTrabalho, da Habitação e da Assistência social, através do Coordenador Sandro, melhorias ou mudança do local de distribuição do leite na cidade de Acari-RN. Tendo em vista a disponibilidade de um prédio da EMATER a disposição na rua Mário Gonçalves.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>ZUIL, LEÓ</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3417/oficio_no_008-2020-_dnocs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3417/oficio_no_008-2020-_dnocs.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias no Açude Gargalheiras.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3418/oficio_no_009-2020-_gabinete.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3418/oficio_no_009-2020-_gabinete.pdf</t>
   </si>
   <si>
     <t>Disponibilização de álcool gel nos prédios públicos.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3430/oficio_no_010-2020_secretaria_de_desenvolvimento.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3430/oficio_no_010-2020_secretaria_de_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3431/oficio_no_011-2020_-_ric.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3431/oficio_no_011-2020_-_ric.pdf</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3453/oficio_no_012-2019_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3453/oficio_no_012-2019_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de Vossa Senhoria, o nivelamento da parede do açude Maria Ferreira.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3458/oficio_no_013-2020_-_ric.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3458/oficio_no_013-2020_-_ric.pdf</t>
   </si>
   <si>
     <t>Solicitação de material.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3465/oficio_no_014-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3465/oficio_no_014-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho solicitar a volta do abastecimento d’água, da adutora Gargalheira, em forma de rodízio.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3466/oficio_no_015-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3466/oficio_no_015-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho solicitar o serviço de limpeza do mato existente no entorno da Estação de Tratamento de Esgotos (ETE) da CAERN no município de Acari.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3470/oficio_no_017-2020_-_igarn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3470/oficio_no_017-2020_-_igarn.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar a realização de uma vistoria no_x000D_
 Açude das Oiticicas, popularmente conhecido como “Açude da Santa”, localizado no_x000D_
 perímetro urbano do município de Acari/RN.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3471/oficio_no_017-2020_-_igarn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3471/oficio_no_017-2020_-_igarn.pdf</t>
   </si>
   <si>
     <t>Solicitação de vistoria</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3484/oficio_no_018-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3484/oficio_no_018-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Solicitação de gratificação para servidores da Saúde.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3485/oficio_no_019-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3485/oficio_no_019-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>Solicitação de prorrogação de parcelas de empréstimos consignados.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3486/oficio_no_020-2020_-_prefeito.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3486/oficio_no_020-2020_-_prefeito.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar de vossa excelência a destinação de parte dos_x000D_
 recursos transferidos pelo governo federal, para o enfrentamento do Covid-19, na_x000D_
 aquisição de testes rápidos para testar a população de Acari.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3506/oficio_no_021-2020_-_bb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3506/oficio_no_021-2020_-_bb.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de vossa senhoria, informações por escrito sobre os Terminais de Autoatendimento Recicladores, que serão destinados para a agência do município de Acari/RN.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3507/oficio_no_022-2020_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3507/oficio_no_022-2020_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Venho através do presente, solicitar de Vossa Senhoria, o serviço de recuperação da estrada vicinal entre o sítio Belém e o assentamento Boa Sorte.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3508/oficio_no_023-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3508/oficio_no_023-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho solicitar o serviço de ampliação da rede de água (100 metros) da Rua João Solon de Medeiros Filho, no município de Acari/RN, haja vista que ela passará em breve por pavimentação.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3509/oficio_no_024-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3509/oficio_no_024-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho solicitar que os 2 (dois) motoristas responsáveis pela condução das ambulâncias do Município fiquem à disposição do Pronto Atendimento Municipal por 24h durante o período da pandemia do COVID-19 (Coronavírus).</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3526/oficio_no_025-2020-alrn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3526/oficio_no_025-2020-alrn.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar de Vossa Excelência apoio junto ao Departamento de Estradas e Rodagens (DER) para que haja o recapeamento da RN 288, no perímetro urbano da cidade de Acari/RN._x000D_
 _x000D_
      _x000D_
 Certo da atenção, agradeço o apoio do nobre Presidente na busca pelo atendimento dos pleitos.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3527/oficio_no_026-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3527/oficio_no_026-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente, venho solicitar de Vossa Senhoria, que sejam realizados testes de COVID-19 (Coronavírus), nos Acarienses que estão viajando para trabalhar (safra), em outros estados, tendo em vista que as empresas empregadoras só recebem os funcionários com a testagem em mãos.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3528/oficio_no_027-2020-alrn.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3528/oficio_no_027-2020-alrn.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar de Vossa Excelência apoio junto ao Departamento de Estradas e Rodagens (DER) para viabilizar uma operação tapa-buracos na RN-288, no perímetro urbano da cidade de Acari/RN (ruas Cantídia Galvão, Maria Nunes, Tiradentes e Vicente de Moura, até a divisa com o município de Cruzeta/RN)._x000D_
      _x000D_
 Certo da atenção, agradeço o apoio do nobre Presidente na busca pelo atendimento dos pleitos.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3534/oficio_no_028-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3534/oficio_no_028-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de fornecimento de EPI e priorização de testes aos profissionais descritos pela Lei n° 14.023/2020.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3600/oficio_no_029-2020_-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3600/oficio_no_029-2020_-zrs.pdf</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3601/oficio_no_030-2020_-_vigilancia.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3601/oficio_no_030-2020_-_vigilancia.pdf</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3602/oficio_no_031-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3602/oficio_no_031-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3603/oficio_no_032-2020_-_agricultura.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3603/oficio_no_032-2020_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Solicito a conclusão do serviço de recuperação das estradas vicinais localizadas nas comunidades Palmas, Grossos e Rajada.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3617/oficio_no_033-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3617/oficio_no_033-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de adequação de isolamento de obra pública.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3618/oficio_no_034-2020_-_caern.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3618/oficio_no_034-2020_-_caern.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a, cordialmente, solicito a extensão da rede de abastecimento no Bairro Ari de Pinho, na Rua Celeide Albertina, para atender a 08 (oito) residências naquela localidade. O tamanho da extensão da rede para atender estes consumidores é de 150 (cento e cinquenta) metros de tubos.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3619/oficio_no_035-2020_-_obras.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3619/oficio_no_035-2020_-_obras.pdf</t>
   </si>
   <si>
     <t>Solicitação de planilha de custos.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3645/oficio_no_36-2020_-_saude.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3645/oficio_no_36-2020_-_saude.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre incentivo financeiro a ser repassado ao Município aos profissionais de saúde para enfretamento e rastreamento da COVID 19.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3646/oficio_no_037-2020_-_dnit.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3646/oficio_no_037-2020_-_dnit.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar de Vossa Senhoria um estudo de viabilidade técnica com o objetivo de substituir as barras de ferro (Anexo 01) existentes na Ponte Gov. Juvenal Lamartine (Anexo 02), parte integrante da BR-427, por traves de ferro (Anexo 03), a fim de permitir o tráfego de carros de pequeno porte._x000D_
 _x000D_
 O pleito ora formulado visa atender reivindicação da população, tendo em vista que a referida ponte dá acesso ao Bairro Petrópolis, maior bairro de Acari, e os moradores se sentem prejudicados pela interdição da mesma.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>PLPL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3448/projeto_de_lei_no_001-2020_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3448/projeto_de_lei_no_001-2020_-_zrs.pdf</t>
   </si>
   <si>
     <t>Denomina Logradouro Público e dá outras providências.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3449/projeto_de_lei_no_002-2020_-_geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3449/projeto_de_lei_no_002-2020_-_geoa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3450/projeto_de_lei_no_003-2020_-_fdb.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3450/projeto_de_lei_no_003-2020_-_fdb.pdf</t>
   </si>
   <si>
     <t>Institui os Jogos Escolares do Município de Acari/RN (JEMAC), e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3451/projeto_de_lei_no_004-2020_-_lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3451/projeto_de_lei_no_004-2020_-_lfa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Pública do Município de Acari/RN e dá outras providências</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3468/projeto_de_lei_no_005-2020_-_subsidios_vereador_rT7wOWq.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3468/projeto_de_lei_no_005-2020_-_subsidios_vereador_rT7wOWq.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara Municipal de Acari – RN.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3469/projeto_de_lei_no_006-2020_-_subsidios_prefeito_NJnNxxc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3469/projeto_de_lei_no_006-2020_-_subsidios_prefeito_NJnNxxc.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, dos Secretários Municipais, dos Secretários Adjuntos Municipais e Cargos equivalentes do Município de Acari – RN, para o mandato 2021-2024.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_no_007-2020_-_aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_no_007-2020_-_aem.pdf</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3512/projeto_de_lei_no_008-2020_zuil_ribeiro.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3512/projeto_de_lei_no_008-2020_zuil_ribeiro.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo único ao art. 4º da Lei n° 1.064/2017.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3615/projeto_de_lei_no_009-2020_-_zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3615/projeto_de_lei_no_009-2020_-_zrs.pdf</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3616/projeto_de_lei_no_010-2020_-_geoa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3616/projeto_de_lei_no_010-2020_-_geoa.pdf</t>
   </si>
   <si>
     <t>Institui o Dia municipal da Adoção Animal do município de Acari/RN, e dá outras providências.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_de_lei_no_011-2020_-_aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_de_lei_no_011-2020_-_aem.pdf</t>
   </si>
   <si>
     <t>Renomeia logradouro público municipal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_de_lei_no_012-2020_-_aem.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_de_lei_no_012-2020_-_aem.pdf</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3546/projeto_de_resolucao_001-2020_-_sessao_remota.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3546/projeto_de_resolucao_001-2020_-_sessao_remota.pdf</t>
   </si>
   <si>
     <t>Estabelece o funcionamento da Câmara Municipal mediante a modalidade de deliberação remota durante a emergência de saúde pública relacionada à pandemia do COVID-19 e assemelhados.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3389/requerimento_no_001-2020_-_zuil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3389/requerimento_no_001-2020_-_zuil.pdf</t>
   </si>
   <si>
     <t>Com base na Lei Orgânica Municipal e no Regimento Interno da Câmara Municipal, respectivamente no Art. 19, parágrafo 5º e Art. 296, REQUEIRO ao Presidente da Câmara Municipal de Acari/RN, pagamento do 1/3 (terço) de férias, previsto nos citados artigos, referente aos períodos concessivos 2017-2018 e 2018-2019.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3456/requerimento_no010-2019-zrs.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3456/requerimento_no010-2019-zrs.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 32, inciso XX da Lei Orgânica Municipal, e no Art. 130 do Regimento Interno da Câmara Municipal, REQUEIRO à Mesa Diretora, após aprovação do Plenário, que seja encaminhado ao Excelentíssimo Sr. Prefeito Municipal ISAIAS DE MEDEIROS CABRAL, solicitando a prestação de contas da bilheteria e do bar do Municipal Clube de Acari/RN, durante o período carnavalesco.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3457/requerimento_no011-2019-lfa.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3457/requerimento_no011-2019-lfa.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 32, inciso XX da Lei Orgânica Municipal, e no Art. 130 do Regimento Interno da Câmara Municipal, REQUEIRO à Mesa Diretora, após aprovação do Plenário, que seja encaminhado ao Excelentíssimo Sr. GUILHERME SALDANHA_x000D_
 Secretário de Agricultura, Pecuaria e Pesca do Estado do Rio Grande do Norte, solicitando a colocação de alevinos no açude Marechal Dutra (Gargalheira).</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no012-2020-comissao_enfrentamento__lRDNGJp.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no012-2020-comissao_enfrentamento__lRDNGJp.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 32, inciso XVIII da Lei Orgânica Municipal, e no Art. 331 do Regimento Interno da Câmara Municipal, REQUEREMOS à Mesa Diretora, após aprovação do Plenário, que seja encaminhado à Sra. Secretária Municipal de Saúde, MARIA JOSÉ ALVES DANTAS, ofício convocando-a para prestação de esclarecimentos acerca do plano de ação para enfretamento da COVID-19 no Município de Acari/RN.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3545/requerimento_no013-2020-_zuil-_suspensao_recesso.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3545/requerimento_no013-2020-_zuil-_suspensao_recesso.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 183 do Regimento Interno da Câmara Municipal, REQUEIRO à Mesa Diretora, após aprovação do Plenário, que seja encaminhado ao Presidente desta Casa, JOSÉ RIVALDO LIMA, pedido de suspensão do recesso legislativo de 19 de julho a 16 de agosto, previsto no Art. 25 da Lei Orgânica.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no014-2020-_zuil.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no014-2020-_zuil.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 183, parágrafo 1º, alínea “j”, do Regimento Interno da Câmara Municipal, REQUEIRO à Mesa Diretora, após aprovação do Plenário, que seja encaminhado ao Presidente desta Casa, JOSÉ RIVALDO LIMA, pedido de aquisição de testes de COVID-19 para os Vereadores e funcionários desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3653/requerimento_no015-2020-asmc.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3653/requerimento_no015-2020-asmc.pdf</t>
   </si>
   <si>
     <t>Com base no Art. 32, inciso XX da Lei Orgânica Municipal, e no Art. 331 do Regimento Interno da Câmara Municipal, REQUEIRO à Mesa Diretora, após aprovação do Plenário, que seja encaminhado à Excelentíssima Senadora Zenaide Maia, solicitação junto ao Ministério da Educação de 2 (dois) ônibus escolares para beneficiar os alunos do município de Acari-RN, que precisam usar o transporte para deslocamento até a UFRN e IFRN._x000D_
 O requerimento é de suma importância para dar condições de estudo digno aos alunos que não têm condições de arcar com custos do transporte.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3438,67 +3438,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3571/ata_da_1a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3572/ata_da_2a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3573/ata_da_3a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3574/ata_da_4a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3575/ata_da_5a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3576/ata_da_6a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3577/ata_da_7a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3578/ata_da_8a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3579/ata_da_9a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3580/ata_da_10a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3581/ata_da_11a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3582/ata_da_12a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3583/ata_da_13a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3584/ata_da_14a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3585/ata_da_15a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3586/ata_da_16a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3383/indicacao_no001-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3384/indicacao_no002-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3385/indicacao_no003-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3386/indicacao_no004-2020-girlene.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3393/indicacao_no005-2020-girlene.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3392/indicacao_no006-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3394/indicacao_no007-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3403/indicacao_no008-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3404/indicacao_no009-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3405/indicacao_no010-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3406/indicacao_no_011-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3407/indicacao_no_012-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3409/indicacao_no_013-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3410/indicacao_no_014-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3411/indicacao_no_015-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3412/indicacao_no016-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3413/indicacao_no017-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3414/indicacao_no018-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3420/indicacao_no_019-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3421/indicacao_no_020-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3422/indicacao_no_021-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3423/indicacao_no_022-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3424/indicacao_no_023-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3425/indicacao_no_024-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3426/indicacao_no_025-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3427/indicacao_no_026-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3428/indicacao_no_027-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3442/indicacao_no_028-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3443/indicacao_no_029-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3444/indicacao_no_030-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3445/indicacao_no_031-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3446/indicacao_no_032-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3447/indicacao_no_033-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3452/indicacao_no_034-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3454/indicacao_no_035-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3455/indicacao_no_036-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3494/indicacao_no_037-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3495/indicacao_no_038-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no_039-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3497/indicacao_no_040-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3498/indicacao_no_041-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3513/indicacao_no_042-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3514/indicacao_no_043-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3515/indicacao_no_044-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3516/indicacao_no_045-2020-fdb-mad-geoa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3517/indicacao_no_046-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3518/indicacao_no_047-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_no_048-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_no_049-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_no_050-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_no_051-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_no_052-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_no_053-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_no_054-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3535/indicacao_no_055-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_no_057-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_no_058-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_no_059-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_no_060-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_no_061-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_no_062-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_no_063-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3587/indicacao_no_064-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3588/indicacao_no_065-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3592/indicacao_no_066-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3593/indicacao_no_067-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_no_069-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_no_070-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3597/indicacao_no_071-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3598/indicacao_no_072-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3599/indicacao_no_073-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3613/indicacao_no_074-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3614/indicacao_no_075-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3623/indicacao_no_076-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_no_077-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_no_078-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3626/indicacao_no_079-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3639/indicacao_no_080-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no_081-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3641/indicacao_no_082-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3642/indicacao_no_083-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3643/indicacao_no_084-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3644/indicacao_no_085-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3655/indicacao_no_086-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3656/indicacao_no_087-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3657/indicacao_no_088-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3658/indicacao_no_089-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3659/indicacao_no_090-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_no_091-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_no_092-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_no_093-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3663/indicacao_no_094-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3664/indicacao_no_095-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3665/indicacao_no_096-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3377/oficio_no_001-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3401/oficio_no_002-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3402/oficio_no_003-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3437/oficio_no_004-2020_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3460/oficio_no_005-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3461/oficio_no_006-2020_-_gerencia_bb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3462/oficio_no_007-2020_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3478/oficio_no_008-2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3479/oficio_no_009-2020_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3480/oficio_no_010-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3481/oficio_no_011-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3504/oficio_no_013-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3505/oficio_no_014-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3529/oficio_no_015-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3530/oficio_no_016-2020_-_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3533/oficio_no_017-2020_-_cel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3605/oficio_no_018-2020_-_cel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3606/oficio_no_019-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3620/oficio_no_020-2020_-_caern.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3621/oficio_no_021-2020_-_ana.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3400/oficio_no_001-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3467/oficio_no_002-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3438/oficio_no_001-2020_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3439/oficio_no_002-2020_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3474/oficio_no_003-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3371/oficio_no_001-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3372/oficio_no_002-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3373/oficio_no_003-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3375/oficio_no_005-2020_-_dep._general_girao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3376/oficio_no_006-2020_-_dep._general_girao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3382/oficio_no_007-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3432/oficio_no_008-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3433/oficio_no_009-2020_-_juiza.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3434/oficio_no_0010-2020_-_mhb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3435/oficio_no_0011-2020_-_eedjgm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3436/oficio_no_012-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3463/oficio_no_013-2020_-_geoparque.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3464/oficio_no_014-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3472/oficio_no_015-2020_-_secretaria_de_assistencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3473/oficio_no_016-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3490/oficio_no_017-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3491/oficio_no_018-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3492/oficio_no_019-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3493/oficio_no_020-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3499/oficio_no_021-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3500/oficio_no_022-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3501/oficio_no_023-2020_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3502/oficio_no_024-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3503/oficio_no_025-2020_-_der.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3510/oficio_no_026-2020_-_der.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3379/oficio_no_001-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3440/oficio_no_002-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3441/oficio_no_003-2020_secretaria_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3459/oficio_no_004-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3475/oficio_no_005-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3483/oficio_no_006-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3604/oficio_no_007-2020_secretaria_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3622/oficio_no_008-2020-caern.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3387/oficio_no_001-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3388/oficio_no_002-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3390/oficio_no_003-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3408/oficio_no_004-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3415/oficio_no_005-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3416/oficio_no_006-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3419/oficio_no_007-2020_-_pma_-_balanco.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3429/oficio_no_008-2020_-_pma.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3476/oficio_no_009-2020_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3477/oficio_no_010-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3487/oficio_no_011-2020_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3488/oficio_no_012-2020_-_sociedade_vicentina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3489/oficio_no_013-2020_-_pma.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3547/oficio_no_014-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3548/oficio_no_015-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3549/oficio_no_016-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3550/oficio_no_017-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3551/oficio_no_018-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3552/oficio_no_019-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3553/oficio_no_020-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3554/oficio_no_021-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3555/oficio_no_022-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3556/oficio_no_023-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3557/oficio_no_024-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3558/oficio_no_025-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3559/oficio_no_026-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3560/oficio_no_027-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3561/oficio_no_028-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3562/oficio_no_029-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3563/oficio_no_030-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3564/oficio_no_031-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3565/oficio_no_032-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3566/oficio_no_033-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3567/oficio_no_034-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3568/oficio_no_035-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3569/oficio_no_036-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3570/oficio_no_037-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3589/oficio_no_038-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3607/oficio_no_041-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3608/oficio_no_042-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3609/oficio_no_043-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3610/oficio_no_044-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3611/oficio_no_045-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3612/oficio_no_046-2020_-_ministerio_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3627/oficio_no_047-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3628/oficio_no_048-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3629/oficio_no_049-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3630/oficio_no_050-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3631/oficio_no_051-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3632/oficio_no_052-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3633/oficio_no_053-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3634/oficio_no_054-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3635/oficio_no_055-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3636/oficio_no_056-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3637/oficio_no_057-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3638/oficio_no_058-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3647/oficio_no_059-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3648/oficio_no_060-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3649/oficio_no_061-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3650/oficio_no_062-2020_-_tce_patricia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3651/oficio_no_063-2020_-_tce_gildeone.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3654/oficio_no_064-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3378/oficio_no_001-2019_-_caern.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3380/oficio_no_001-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3381/oficio_no_002-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3395/oficio_no_003-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3396/oficio_no_004-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3397/oficio_no_005-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3398/oficio_no_006-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3399/oficio_no_007-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3417/oficio_no_008-2020-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3418/oficio_no_009-2020-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3430/oficio_no_010-2020_secretaria_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3431/oficio_no_011-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3453/oficio_no_012-2019_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3458/oficio_no_013-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3465/oficio_no_014-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3466/oficio_no_015-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3470/oficio_no_017-2020_-_igarn.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3471/oficio_no_017-2020_-_igarn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3484/oficio_no_018-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3485/oficio_no_019-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3486/oficio_no_020-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3506/oficio_no_021-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3507/oficio_no_022-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3508/oficio_no_023-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3509/oficio_no_024-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3526/oficio_no_025-2020-alrn.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3527/oficio_no_026-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3528/oficio_no_027-2020-alrn.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3534/oficio_no_028-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3600/oficio_no_029-2020_-zrs.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3601/oficio_no_030-2020_-_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3602/oficio_no_031-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3603/oficio_no_032-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3617/oficio_no_033-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3618/oficio_no_034-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3619/oficio_no_035-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3645/oficio_no_36-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3646/oficio_no_037-2020_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3448/projeto_de_lei_no_001-2020_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3449/projeto_de_lei_no_002-2020_-_geoa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3450/projeto_de_lei_no_003-2020_-_fdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3451/projeto_de_lei_no_004-2020_-_lfa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3468/projeto_de_lei_no_005-2020_-_subsidios_vereador_rT7wOWq.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3469/projeto_de_lei_no_006-2020_-_subsidios_prefeito_NJnNxxc.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_no_007-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3512/projeto_de_lei_no_008-2020_zuil_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3615/projeto_de_lei_no_009-2020_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3616/projeto_de_lei_no_010-2020_-_geoa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_de_lei_no_011-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_de_lei_no_012-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3546/projeto_de_resolucao_001-2020_-_sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3389/requerimento_no_001-2020_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3456/requerimento_no010-2019-zrs.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3457/requerimento_no011-2019-lfa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no012-2020-comissao_enfrentamento__lRDNGJp.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3545/requerimento_no013-2020-_zuil-_suspensao_recesso.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no014-2020-_zuil.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3653/requerimento_no015-2020-asmc.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3571/ata_da_1a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3572/ata_da_2a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3573/ata_da_3a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3574/ata_da_4a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3575/ata_da_5a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3576/ata_da_6a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3577/ata_da_7a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3578/ata_da_8a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3579/ata_da_9a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3580/ata_da_10a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3581/ata_da_11a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3582/ata_da_12a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3583/ata_da_13a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3584/ata_da_14a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3585/ata_da_15a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3586/ata_da_16a_reuniao_do_1o_periodo_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3383/indicacao_no001-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3384/indicacao_no002-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3385/indicacao_no003-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3386/indicacao_no004-2020-girlene.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3393/indicacao_no005-2020-girlene.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3392/indicacao_no006-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3394/indicacao_no007-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3403/indicacao_no008-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3404/indicacao_no009-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3405/indicacao_no010-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3406/indicacao_no_011-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3407/indicacao_no_012-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3409/indicacao_no_013-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3410/indicacao_no_014-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3411/indicacao_no_015-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3412/indicacao_no016-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3413/indicacao_no017-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3414/indicacao_no018-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3420/indicacao_no_019-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3421/indicacao_no_020-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3422/indicacao_no_021-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3423/indicacao_no_022-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3424/indicacao_no_023-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3425/indicacao_no_024-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3426/indicacao_no_025-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3427/indicacao_no_026-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3428/indicacao_no_027-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3442/indicacao_no_028-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3443/indicacao_no_029-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3444/indicacao_no_030-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3445/indicacao_no_031-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3446/indicacao_no_032-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3447/indicacao_no_033-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3452/indicacao_no_034-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3454/indicacao_no_035-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3455/indicacao_no_036-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3494/indicacao_no_037-2020-comissao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3495/indicacao_no_038-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3496/indicacao_no_039-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3497/indicacao_no_040-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3498/indicacao_no_041-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3513/indicacao_no_042-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3514/indicacao_no_043-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3515/indicacao_no_044-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3516/indicacao_no_045-2020-fdb-mad-geoa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3517/indicacao_no_046-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3518/indicacao_no_047-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3519/indicacao_no_048-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3520/indicacao_no_049-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3521/indicacao_no_050-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3522/indicacao_no_051-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3523/indicacao_no_052-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3524/indicacao_no_053-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3525/indicacao_no_054-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3535/indicacao_no_055-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3537/indicacao_no_057-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3538/indicacao_no_058-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3539/indicacao_no_059-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3540/indicacao_no_060-2020-fdb.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3541/indicacao_no_061-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3542/indicacao_no_062-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3543/indicacao_no_063-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3587/indicacao_no_064-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3588/indicacao_no_065-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3592/indicacao_no_066-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3593/indicacao_no_067-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3595/indicacao_no_069-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3596/indicacao_no_070-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3597/indicacao_no_071-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3598/indicacao_no_072-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3599/indicacao_no_073-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3613/indicacao_no_074-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3614/indicacao_no_075-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3623/indicacao_no_076-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3624/indicacao_no_077-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3625/indicacao_no_078-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3626/indicacao_no_079-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3639/indicacao_no_080-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3640/indicacao_no_081-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3641/indicacao_no_082-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3642/indicacao_no_083-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3643/indicacao_no_084-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3644/indicacao_no_085-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3655/indicacao_no_086-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3656/indicacao_no_087-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3657/indicacao_no_088-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3658/indicacao_no_089-2020-geoa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3659/indicacao_no_090-2020-lfa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3660/indicacao_no_091-2020-asmc.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3661/indicacao_no_092-2020-jabd.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3662/indicacao_no_093-2020-aem.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3663/indicacao_no_094-2020-jrl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3664/indicacao_no_095-2020-zrs.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3665/indicacao_no_096-2020-mad.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3377/oficio_no_001-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3401/oficio_no_002-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3402/oficio_no_003-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3437/oficio_no_004-2020_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3460/oficio_no_005-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3461/oficio_no_006-2020_-_gerencia_bb.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3462/oficio_no_007-2020_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3478/oficio_no_008-2020_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3479/oficio_no_009-2020_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3480/oficio_no_010-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3481/oficio_no_011-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3504/oficio_no_013-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3505/oficio_no_014-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3529/oficio_no_015-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3530/oficio_no_016-2020_-_caixa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3533/oficio_no_017-2020_-_cel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3605/oficio_no_018-2020_-_cel_azevedo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3606/oficio_no_019-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3620/oficio_no_020-2020_-_caern.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3621/oficio_no_021-2020_-_ana.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3400/oficio_no_001-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3467/oficio_no_002-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3438/oficio_no_001-2020_-_rafael_motta.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3439/oficio_no_002-2020_-_rogerio_marinho.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3474/oficio_no_003-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3371/oficio_no_001-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3372/oficio_no_002-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3373/oficio_no_003-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3375/oficio_no_005-2020_-_dep._general_girao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3376/oficio_no_006-2020_-_dep._general_girao.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3382/oficio_no_007-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3432/oficio_no_008-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3433/oficio_no_009-2020_-_juiza.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3434/oficio_no_0010-2020_-_mhb.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3435/oficio_no_0011-2020_-_eedjgm.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3436/oficio_no_012-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3463/oficio_no_013-2020_-_geoparque.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3464/oficio_no_014-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3472/oficio_no_015-2020_-_secretaria_de_assistencia.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3473/oficio_no_016-2020_-_secretario_de_obras.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3490/oficio_no_017-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3491/oficio_no_018-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3492/oficio_no_019-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3493/oficio_no_020-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3499/oficio_no_021-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3500/oficio_no_022-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3501/oficio_no_023-2020_-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3502/oficio_no_024-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3503/oficio_no_025-2020_-_der.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3510/oficio_no_026-2020_-_der.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3379/oficio_no_001-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3440/oficio_no_002-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3441/oficio_no_003-2020_secretaria_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3459/oficio_no_004-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3475/oficio_no_005-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3483/oficio_no_006-2020_secretaria_de_obras.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3604/oficio_no_007-2020_secretaria_de_administracao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3622/oficio_no_008-2020-caern.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3387/oficio_no_001-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3388/oficio_no_002-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3390/oficio_no_003-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3408/oficio_no_004-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3415/oficio_no_005-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3416/oficio_no_006-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3419/oficio_no_007-2020_-_pma_-_balanco.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3429/oficio_no_008-2020_-_pma.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3476/oficio_no_009-2020_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3477/oficio_no_010-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3487/oficio_no_011-2020_-_justica_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3488/oficio_no_012-2020_-_sociedade_vicentina.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3489/oficio_no_013-2020_-_pma.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3547/oficio_no_014-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3548/oficio_no_015-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3549/oficio_no_016-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3550/oficio_no_017-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3551/oficio_no_018-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3552/oficio_no_019-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3553/oficio_no_020-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3554/oficio_no_021-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3555/oficio_no_022-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3556/oficio_no_023-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3557/oficio_no_024-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3558/oficio_no_025-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3559/oficio_no_026-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3560/oficio_no_027-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3561/oficio_no_028-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3562/oficio_no_029-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3563/oficio_no_030-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3564/oficio_no_031-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3565/oficio_no_032-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3566/oficio_no_033-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3567/oficio_no_034-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3568/oficio_no_035-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3569/oficio_no_036-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3570/oficio_no_037-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3589/oficio_no_038-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3607/oficio_no_041-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3608/oficio_no_042-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3609/oficio_no_043-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3610/oficio_no_044-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3611/oficio_no_045-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3612/oficio_no_046-2020_-_ministerio_das_comunicacoes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3627/oficio_no_047-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3628/oficio_no_048-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3629/oficio_no_049-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3630/oficio_no_050-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3631/oficio_no_051-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3632/oficio_no_052-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3633/oficio_no_053-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3634/oficio_no_054-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3635/oficio_no_055-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3636/oficio_no_056-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3637/oficio_no_057-2020_-_tce.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3638/oficio_no_058-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3647/oficio_no_059-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3648/oficio_no_060-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3649/oficio_no_061-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3650/oficio_no_062-2020_-_tce_patricia.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3651/oficio_no_063-2020_-_tce_gildeone.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3654/oficio_no_064-2020_-_prefeito_-_balancetes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3378/oficio_no_001-2019_-_caern.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3380/oficio_no_001-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3381/oficio_no_002-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3395/oficio_no_003-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3396/oficio_no_004-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3397/oficio_no_005-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3398/oficio_no_006-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3399/oficio_no_007-2020-_alrn.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3417/oficio_no_008-2020-_dnocs.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3418/oficio_no_009-2020-_gabinete.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3430/oficio_no_010-2020_secretaria_de_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3431/oficio_no_011-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3453/oficio_no_012-2019_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3458/oficio_no_013-2020_-_ric.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3465/oficio_no_014-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3466/oficio_no_015-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3470/oficio_no_017-2020_-_igarn.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3471/oficio_no_017-2020_-_igarn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3484/oficio_no_018-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3485/oficio_no_019-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3486/oficio_no_020-2020_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3506/oficio_no_021-2020_-_bb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3507/oficio_no_022-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3508/oficio_no_023-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3509/oficio_no_024-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3526/oficio_no_025-2020-alrn.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3527/oficio_no_026-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3528/oficio_no_027-2020-alrn.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3534/oficio_no_028-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3600/oficio_no_029-2020_-zrs.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3601/oficio_no_030-2020_-_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3602/oficio_no_031-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3603/oficio_no_032-2020_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3617/oficio_no_033-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3618/oficio_no_034-2020_-_caern.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3619/oficio_no_035-2020_-_obras.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3645/oficio_no_36-2020_-_saude.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3646/oficio_no_037-2020_-_dnit.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3448/projeto_de_lei_no_001-2020_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3449/projeto_de_lei_no_002-2020_-_geoa.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3450/projeto_de_lei_no_003-2020_-_fdb.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3451/projeto_de_lei_no_004-2020_-_lfa.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3468/projeto_de_lei_no_005-2020_-_subsidios_vereador_rT7wOWq.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3469/projeto_de_lei_no_006-2020_-_subsidios_prefeito_NJnNxxc.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3511/projeto_de_lei_no_007-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3512/projeto_de_lei_no_008-2020_zuil_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3615/projeto_de_lei_no_009-2020_-_zrs.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3616/projeto_de_lei_no_010-2020_-_geoa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_de_lei_no_011-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_de_lei_no_012-2020_-_aem.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3546/projeto_de_resolucao_001-2020_-_sessao_remota.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3389/requerimento_no_001-2020_-_zuil.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3456/requerimento_no010-2019-zrs.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3457/requerimento_no011-2019-lfa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3544/requerimento_no012-2020-comissao_enfrentamento__lRDNGJp.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3545/requerimento_no013-2020-_zuil-_suspensao_recesso.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3652/requerimento_no014-2020-_zuil.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2020/3653/requerimento_no015-2020-asmc.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>