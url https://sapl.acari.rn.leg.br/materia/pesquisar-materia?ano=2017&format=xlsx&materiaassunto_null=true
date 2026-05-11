--- v0 (2026-02-03)
+++ v1 (2026-05-11)
@@ -51,5203 +51,5203 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>AAP</t>
   </si>
   <si>
     <t xml:space="preserve">Ata de Audiência Pública </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA DA SAÚDE COM O TEMA: GESTÃO DO SISTEMA ÚNICO DE SAÚDE (SUS) - APRESENTAÇÃO DO II QUADRIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2017/2914/ata_da_eleicao_para_renovacao_da_mesa_diretora__dBT5M4R.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2017/2914/ata_da_eleicao_para_renovacao_da_mesa_diretora__dBT5M4R.pdf</t>
   </si>
   <si>
     <t>Ata da Eleição para Renovação da Mesa Diretora da Câmara Municipal de Acari para o biênio 2019/2020.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA 2.794, I REUNIÃO ORDINÁRIA DO I PERÍODO LEGISLATIVO DE 2017. </t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.795 SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. SEGUNDA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.796 (SEGUNDA MILÉSIMA, SEPTUAGÉSIMA NONAGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. TERCEIRA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.797 (SEGUNDA MILÉSIMA, SEPTUAGÉSIMA NONAGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. QUARTA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.798 (SEGUNDA MILÉSIMA, SEPTUAGÉSIMA NONAGÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. QUINTA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.799 (SEGUNDA MILÉSIMA, SEPTUAGÉSIMA NONAGÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. SEXTA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.800 (SEGUNDA MILÉSIMA OCTIGENTÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. SÉTIMA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.801 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. OITAVA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.802 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. NONA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.803 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.804 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA PRIMEIRA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.805 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA SEGUNDA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2.806 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA TERCEIRA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. </t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.807 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA SÉTIMA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA QUARTA REUNIÃO DO PRIMEIRO_x000D_
 PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.808 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA QUINTA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.809 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA SEXTA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS TRINTA DIAS DO MÊS DE MAIO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.810 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA SÉTIMA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS SEIS DIAS DO MÊS DE JUNHO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.811 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA OITAVA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS TREZE DIAS DO MÊS DE JUNHO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.812 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. DÉCIMA NONA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS VINTE DIAS DO MÊS DE JUNHO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.813 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. VIGÉSIMA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS VINTE E SETE DIAS DO MÊS DE JUNHO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.814 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. VIGÉSIMA PRIMEIRA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE. AOS QUATRO DIAS DO MÊS DE JULHO DO ANO DE DOIS MIL E DEZESSETE</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 2.815 (SEGUNDA MILÉSIMA, OCTIGENTÉSIMA DÉCIMA QUINTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI/RN. VIGÉSIMA SEGUNDA REUNIÃO DO PRIMEIRO PERÍODO LEGISLATIVO DE DOIS MIL E DEZESSETE.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>ASS</t>
   </si>
   <si>
     <t>Ata Sessão Solene</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO SOLENE DE POSSE DOS VEREADORES, ELEIÇÃO DA MESA DIRETORA, POSSE DO PREFEITO E VICE-PREFEITO DO MUNICÍPIO DE ACARI/RN. AO PRIMEIRO DIA DO MÊS DE JANEIRO DE DOIS MIL E DEZESSETE, ÀS NOVE HORAS, NA CÂMARA MUNICIPAL, PALÁCIO VEREADOR JOSÉ SUECO DE MEDEIROS, PLENÁRIO VEREADOR ANTÔNIO FERREIRA DA COSTA</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA AUDIÊNCIA PÚBLICA DA SAÚDE, OCORRIDA NO DIA 18/07/2017, COM O OBJETIVO DE PRESTAR CONTAS DO 3º QUADRIMESTRE DE 2016 E DO 1º QUADRIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE ACARI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA MANOEL ESTEVES DE ANDRADE À SENHORA VÂNIA DE ARAÚJO BEZERRA.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA ACARIENSE.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE EXPEDIENTE DA CÂMARA MUNICIPAL DE ACARI NO PERÍODO DE RECESSO PARLAMENTAR DE 2017.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PROJETO DE LEI N° 004/2017, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL QUE &amp;#8220;ESTABELECE E IMPLANTA A REORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO, DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA GERAL DOS ÓRGÃOS DO PODER EXECUTIVO, CRIA, MODIFICA, MANTÉM, RENOMEIA, EXTINGUE E AUTORIZA A EXTINÇÃO DE ÓRGÃOS E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.  </t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO PROJETO DE LEI N° 007/2017, DE AUTORIA DO VEREADOR GIRLENE EDSON DE OLIVEIRA AMARO, QUE &amp;#8220;DISPÕE SOBRE A AVALIAÇÃO ANUAL DE SAÚDE EM TODOS OS ALUNOS MATRICULADOS NAS ESCOLAS PÚBLICAS MUNICIPAIS DO ENSINO FUNDAMENTAL 1, DO 1º AO 5º ANO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.  </t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BADA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2058/2058_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2058/2058_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE E AS CONDIÇÕES DE USO DO PRÉDIO QUE HOJE FUNCIONA A LOJA DE REVISTA PARTICULAR, PARA QUE O MESMO SIRVA DE LOJINHA DE ARTESANATO PARA A VENDA DE PRODUTOS DESENVOLVIDOS PELO GRUPO DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>ARI</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2059/2059_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2059/2059_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                           O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE E AS CONDIÇÕES DE TRANSFORMAR O MERCADO PÚBLICO MUNICIPAL (ANTIGO MERCADO DA CARNE), EM UM CENTRO DE COMERCIALIZAÇÃO PARA AS ASSOCIAÇÕES E PRODUTORES RURAIS DO NOSSO MUNICÍPIO, PARA QUE OS MESMOS POSSAM EXPOR SEUS PRODUTOS E DERIVADOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>GIRLENE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2060/2060_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2060/2060_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE REALIZAR A DRENAGEM E PAVIMENTAÇÃO DA RUA FRANCISCO PIRES DE ARAÚJO, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2061/2061_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2061/2061_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE COLOCAR COLETORAS NA RUA VICENTE DE MOURA (PRÓXIMO AO HOSPITAL REGIONAL).</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2062/2062_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2062/2062_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE REALIZAR A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA RUA VICENTE DE MOURA, NO CALÇAMENTO RECÉM CONSTRUÍDO.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE REALIZAR A PINTURA E ILUMINAÇÃO DE TODAS AS FAIXAS DE PEDESTRES EXISTENTES NA CIDADE.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE REFORMAR E PINTAR  AS PARADAS DE ÔNIBUS, SENDO: UMA NA RUA TIRADENTES, NO BAIRRO LUIZ GONZAGA E A OUTRA NA RUA VICENTE DE MOURA, PRÓXIMO AO HOSPITAL REGIONAL NO BAIRRO SENADOR DINARTE MARIZ, AMBAS LOCALIZADAS NA RN 288 SAINDO PARA A CIDADE VIZINHA DE CRUZETA E AS OUTRAS DUAS LOCALIZADAS NA BR 427, SENDO UMA NA SAÍDA PARA CURRAIS NOVOS PRÓXIMO AO POSTO DAS CORDILHEIRAS NO BAIRRO PADRE CORTEZ E A OUTRA NA SAÍDA PARA CARNAÚBAS DOS DANTAS EM FRENTE AO CEMITÉRIO PÚBLICO NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>LEÓ</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE REALIZAR ESTUDO PARA VIABILIZAR CRIAÇÃO EM NOSSO MUNICÍPIO DE UM DISTRITO INDUSTRIAL.  </t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, DENTRO DAS CONFORMIDADES DA LEI ORGÂNICA MUNICIPAL E NOS TERMOS REGIMENTAIS DESTA CASA, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE RECUPERAR COM URGÊNCIA O PONTILHÃO LOCALIZADO NA BEIRA DO RIO, ENTRE A PROPRIEDADE DA SENHORA MINERVA E DO SENHOR JACINTO.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t xml:space="preserve">ARMANDO </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE REALIZAR LEILÃO PÚBLICO DE TODOS OS VEÍCULOS PERTENCENTES AO PATRIMÔNIO DO MUNICÍPIO, QUE ESTEJAM DESATIVADOS SEM MAIS SERVIR AOS SEUS MUNÍCIPES.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO EXMO. SENHOR PREFEITO MUNICIPAL DE ACARI/RN QUE, DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS JUNTO AO GOVERNO FEDERAL PARA INSTITUIR A GUARDA MUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>FELIPE BALAH</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME PROVIDÊNCIAS NO SENTIDO DE MELHORIAS NA ILUMINAÇÃO E PISO DA QUADRA ESPORTIVA DE GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>ALBERVANIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE CRIAR UM CENTRO DE REFERÊNCIA DE SAÚDE PÚBLICA EXCLUSIVA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FIRMAR CONVÊNIO COM O MINISTÉRIO DA SAÚDE PARA A AQUISIÇÃO DE UM &amp;#8220;ODONTOMÓVEL&amp;#8221;.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVO E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE CRIAR O CONSELHO MUNICIPAL DA JUVENTUDE QUE FICOU INSTITUIDO PELAS LEIS FEDERAL 11129/2005 E 11692/2008.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVO E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA TRANSFORMADO EM UMA PRAÇA DE ALIMENTAÇÃO O ATUAL MERCADO PÚBLICO (MERCADO DO CAFÉ). DANDO PRIORIDADE AOS QUE JÁ EXPLORAM O LOCAL, E COM UMA COMPLETA INFRAESTRUTURA TRANSFORMANDO O AMBIENTE EM UM LOCAL MAIS ATRATIVO.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVO E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE UTILIZE O TERRENO DISPONÍVEL AO LADO DO CEMITÉRIO SÃO VICENTE DE PAULA PARA AUMENTAR O MESMO. </t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVO E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O CALÇADÃO QUE LIGA ACARI X GARGALHEIRA SEJA ILUMINADO E DE PREFERÊNCIA ATRAVÉS DE ENERGIA SOLAR. </t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PLEITO ORA FORMULADO, VISA ATENDER AS REIVINDICAÇÕES DE MUITOS QUE ALI RESIDEM, TRAZENDO PARA TODOS OS MORADORES DAQUELA COMUNIDADE MAIS UMA OPÇÃO DE LAZER E QUALIDADE DE VIDA.    </t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE DISPONIBILIZAR O TRATOR DO MUNICÍPIO PARA QUE SEJA FEITO O CORTE DE TERRAS PARA OS PRODUTORES DA NOSSA ZONA RURAL.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TORNE O CARNAVAL DE ACARI-RN GRATUITO, SEJA ELE REALIZADO NO MUNICIPAL CLUBE OU NA PRAÇA DE EVENTOS.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A RECUPERAÇÃO DA PARTE FÍSICA, ILUMINAÇÃO E CONSTRUIR UMA COBERTURA NA QUADRA DE ESPORTES LOCALIZADA NA COMUNIDADE VACA BRAVA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">       O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, SUGERINDO QUE TODOS OS PRÉDIOS PÚBLICOS DO MUNICÍPIO TENHAM SUAS INSTALAÇÕES MODIFICADAS, PARA SE ADEQUAREM AO USO DA ENERGIA SOLAR. </t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA ACADEMIA DE GINÁSTICA POPULAR NA COMUNIDADE BARRA DO RIO CARNAÚBA.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR DOIS MATA-BURRO NA COMUNIDADE PARELHAS.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE ILUMINAR A PARADA DE ÔNIBUS NA SAÍDA PARA CURRAIS NOVOS, LOCALIZADA EM FRENTE AO POSTO DAS CORDILHEIRAS.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR TRANSPORTE PARA OS ALUNOS QUE ESTUDAM NO IFRN NAS CIDADES DE CURRAIS NOVOS, CAICÓ E PARELHAS.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A LIMPEZA DO SANGRADOURO DO AÇUDE DAS OITICICAS (AÇUDE DA SANTA), DESDE O SEU INÍCIO E FINALIZANDO NO PONTILHÃO DA RN 288.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE REALIZAÇÃO OU FOMENTO DE CAMPEONATO MUNICIPAL DE FUTEBOL NA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE IMPLANTAÇÃO EM CARÁTER DE URGÊNCIA DE REDÕES OU TELAS NO GINÁSIO BILEZÃO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, SUGERINDO A IMPLANTAÇÃO DE WI-FI LIVRE PARA AS COMUNIDADES DE GARGALHEIRAS E BULHÕES. </t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PRAÇA DE LAZER COM &amp;#8220;MINI QUADRA&amp;#8221; PARA REALIZAÇÃO DE PRÁTICAS DESPORTIVAS, EM FRENTE A SOCIEDADE VICENTINA DE ASSISTÊNCIA SOCIAL (ABRIGO DOS IDOSOS).</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE VEJA A POSSIBILIDADE DE ADQUIRIR UM PARQUE INFANTIL PARA SER COLOCADO NA PRAÇA DE EVENTOS IVA JATOBÁ BEZERRA</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER, PARA QUE A MESMA BUSQUE SOLUÇÕES INCENTIVADORA PARA O ATLETISMO, JUDÔ E OUTRAS MODALIDADES ESPORTIVAS DE NOSSA CIDADE.   </t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE FAZER A EXTENSÃO NA REDE DE ENERGIA ELÉTRICA DE ILUMINAÇÃO PÚBLICA, COM COLOCAÇÃO DE POSTES NA AVENIDA DAS CRAIBEIRAS ATÉ A BR 427, COMO TAMBÉM A ILUMINAÇÃO COM POSTES ORNAMENTAIS NA AVENIDA DOS IPÊS, TODAS LOCALIZADAS NO CONJUNTO HABITACIONAL ELIZABETE PEREIRA GALVÃO NO BAIRRO PETRÓPOLIS.  </t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA ACADEMIA DE GINÁSTICA POPULAR NO CONJUNTO TEREZINHA PEREIRA.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR PARADA DE ÔNIBUS EM FRENTE AO GINÁSIO DE ESPORTES DR. JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE REFORMAR O ESPAÇO DE LUTAS (ANTIGO SALÃO DE JOGOS) LOCALIZADO NO MUNICIPAL CLUBE.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR O CALÇAMENTO DO LARGO DA PAREDE DO AÇUDE MARECHAL DUTRA. </t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE INSTALAR CÂMERAS DE MONITORAMENTO NO CENTRO DA CIDADE DE ACARI-RN.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES SEJA CONSTRUÍDA UMA QUADRA DE ESPORTES NO BAIRRO TARCÍSIO BEZERRA GALVÃO.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA ACADEMIA DE GINÁSTICA NA PRAÇA AO LADO DA QUADRA DO POVOADO GARGALHEIRA.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA BARRAGEM SUBMERSA COM PASSAGEM MOLHADA (RIO ACAUÃ), NA LOCALIDADE CACIMBA DO MEIO &amp;#8211; MUNICÍPIO DE ACARI-RN.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE PROVIDENCIAR PARA AS USB (UNIDADES BÁSICAS DE SAÚDE) DO MUNICÍPIO DE ACARI APARELHO TELEFÔNICO MÓVEL (LINHA) OU FIXO PARA MELHOR ATENDER A COMUNIDADE.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE CONSTRUIR UMA LOMBADA NA RUA FRANCISCO TOMÉ DE OLIVEIRA EM FRENTE À CASA DO SR. ZÉ CRISTINO.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE PINTAR AS FAIXAS DE PEDESTRES EM FRENTE AS ESCOLAS PORFÍRIA PIRES E CANTÍDIA AUDA.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE CONSTRUIR UMA COBERTURA NA QUADRA DE ESPORTES LOCALIZADA NA ÁREA EXTERNA DO GINÁSIO DE ESPORTES JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE ARBORIZAR TODAS AS PRAÇAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PRAÇA PARA LAZER COM UMA ACADEMIA DE GINÁSTICA ENTRE AS RUAS FRANCISCO LOPES DE ASSIS E NEÔNIO MANOEL DOS SANTOS, BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM CALÇAMENTO NA RUA FRANCISCO LOPES DE ASSIS, BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE MELHORAR A ILUMINAÇÃO NO INÍCIO DA PAVIMENTAÇÃO QUE DÁ ACESSO AO CONJUNTO TERESINHA PEREIRA. </t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVO, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE PAVIMENTAR A RUA GABRIEL SEVERIANO, LOCALIZADA NO CONJUNTO HABITACIONAL FRANCISCO CHAGAS DOS SANTOS (CHICO DIONÍSIO) NO BAIRRO PETRÓPOLIS. </t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR A RUA 27 DE SETEMBRO ENTRE AS RUAS 15 DE AGOSTO E 11 DE ABRIL, SITUADAS NO BAIRRO PE. JOSÉ DANTAS CORTEZ.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CRIAR UMA BIBLIOTECA INTINERANTE EM NOSSO MUNICÍPIO, ATENDENDO NÃO SÓ A ZONA URBANA, MAIS TAMBÉM A RURAL.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE RESTAURAÇÃO DA UNIDADE ESCOLAR GENERAL RODRIGO OTÁVIO NA COMUNIDADE GARGALHEIRAS, EM SUA PARTE ELÉTRICA, HIDRÁULICA, REBOCOS E PINTURAS.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES POSSA CONSTRUIR UM BANHEIRO E COLOCAR VENTILADORES NA BIBLIOTECA PEDRO IVO.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVO, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE DOAR MATERIAL PARA CAIAR OU PINTAR AS FRENTES DAS RESIDÊNCIAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME PROVIDÊNCIAS NO SENTIDO DE PROVIDÊNCIAR UMA PLACA, SINALIZANDO NO ENTROMCAMENTO DAS RUAS MAJOR HORTÊNCIO DE BRITO COM A MARIA NUNES, MAIS PRECISAMENTE AO LADO DA PRACINHA DO LIONS, DENOMINADA PEDRO FERREIRA DE AZEVÊDO, INFORMANDO OS DESTINOS DE: CRUZETA, SÃO JOSÉ E CAICÓ, COM A QUILOMETRAGEM CORRESPONDENTE.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA TOMADA AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR FAZENDO UMA ADAPTAÇÃO ENTRE A RUA DESEMBARGADOR SILVINO BEZERRA E A BR-427 NAS IMEDIAÇÕES DO CEMITÉRIO SÃO JOÃO BATISTA (CEMITÉRIO NOVO) E CONSTRUIR UM CANTEIRO NO ESPAÇO TRIANGULAR NESSA ADAPTAÇÃO COMO TAMBÉM PAVIMENTAR A ENTRADA  DO NOVO ACARI INICIANDO NA BR &amp;#8211; 427.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE CONSTUIR UM QUEBRA-MOLAS, (01) NA RUA ANTENOR CABRAL Nº 723, EM FRENTE À RESIDÊNCIA DO SENHOR DULCÍDIO ALVES DE LIMA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE REFORMAR O QUEBRA-MOLAS QUE FICA LOCALIZADO NA RUA SEBASTIÃO DA VIÚVA, EM FRENTE A OFICINA DE LÁZARO.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER UMA RECUPERAÇÃO E CLIMATIZAR A BIBLIOTECA PÚBLICA MUNICIPAL MARIA DE JESUS BEZERRA, AO MESMO TEMPO REATIVAR O SINAL DA INTERNET COM BOA QUALIDADE PARA QUE SEUS USUÁRIOS TENHA UM MELHOR ACESSO.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVO, E DENTRO DOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, PARA QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES FINANCEIRA DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE RECUPERAR A FOSSA COLETIVA EXISTENTE NO LADO ESQUERDO DA VILA NO POVOADO GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, JUNTO COM O SECRETÁRIO DE AGRICULTURA E MEIO AMBIENTE, VEJA A POSSIBILIDADE DE SUBSTITUIR PALMEIRAS E TODAS AS PLANTAS QUE NÃO SEJAM RESISTENTES A ESTIAGEM EM NOSSAS PRAÇAS E CANTEIROS.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVO, E DENTRO DOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, PARA QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES FINANCEIRA DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE QUE SEJA CONSTRUIDO O ESGOTO GERAL COM FOSSA COLETIVA DAS DUAS RUAS DE QUEM ENTRA, SENDO NO LADO DIREITO NO POVOADO GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS DEVIDAS PROVIDENCIAS NO SENTIDO DE CONSTRUIR O CANAL DO RIACHO QUE FICA NA RUA JORÁCIO MAMEDE MAS PRECISAMENTE PRÓXIMO A CASA DA SENHORA COSMA FERREIRA DA SILVA.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SUGERINDO QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, SEJA DADO CURSOS DE PRIMEIROS SOCORROS EM TODA REDE MUNICIPAL DE ENSINO, INTEGRANDO OS PROFISSIONAIS DE EDUCAÇÃO FÍSICA E EDUCADORES EM GERAL. </t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS, NO SENTIDO DE PROLONGAR A PAVIMENTAÇÃO DA RUA SÍLVIO NÓBREGA.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER MANUTENÇÃO NAS BOMBAS DOS POÇOS EXISTENTES NO MUNICÍPIO, ASSIM COMO TAMBÉM A LIMPEZA DOS POÇOS.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE PAVIMENTAR AO TRECHO QUE LIGA AS RUAS PEDRO NUNES E ANTÔNIO SEVERIANO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE RECUPERAR O ACOSTAMENTO DA RN 288 NO_x000D_
 PERÍMETRO DA RUA MARIA NUNES.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E DENTRO DOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE REALIZAR_x000D_
 A PODA DO MATO EXISTENTE NO PASSEIO CICLÍSTICO QUE LIGA ACARI A GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS PARA QUE O CARRO DO LIXO POSSA_x000D_
 PASSAR EM TODAS AS RUAS DA CIDADE DIARIAMENTE.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E DENTRO DOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE REALIZAR_x000D_
 UM LEVANTAMENTO NO NÚMERO DE GATOS NO MEIO DE RUAS E CASAS COM EXCESSO DE_x000D_
 ANIMAIS PARA QUE POSSAM SER CASTRADOS.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE PAVIMENTAR A TRAVESSA JOSÉ NILSON DE_x000D_
 MACÊDO, ENTRE AS RUAS DR. PEDRO ETELVINO E NELSON FELICIANO,_x000D_
 LOCALIZADA NO BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR O_x000D_
 COMPLEMENTO DA RUA JOÃO SOLON DE MEDEIROS FILHO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE INSTALAR UM_x000D_
 POSTE ORNAMENTAL NO CALÇAMENTO RECÉM CONSTRUÍDO EM FRENTE AO GINÁSIO DE_x000D_
 ESPORTES DR. JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E DENTRO DOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE PINTAR_x000D_
 UMA FAIXA DE PEDESTRES PRÓXIMO AO MUSEU.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE COLOCAR BARRAS DE PROTEÇÃO COMEÇANDO NO BISTRÔ ATÉ A PAREDE DO_x000D_
 AÇUDE MARECHAL DUTRA, (AÇUDE DE GARGALHEIRAS).</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO_x000D_
 QUE SEJA CRIADA UMA SALA DO EMPREENDEDOR, NA SECRETARIA MUNICIPAL DE_x000D_
 DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER EM PARCERIA COM O_x000D_
 SEBRAE.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PAVIMENTAR A VILA_x000D_
 TEREZINHA CAVALCANTE DE MEDEIROS &amp;#8211; BAIRRO SENADOR DINARTE MARIZ.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM_x000D_
 MATA-BURRO NA COMUNIDADE PAU D&amp;#180;ARCO, NA DIVISA ENTRE A SRA. TARCÍLIA AMARAL E_x000D_
 ROBERTO DELGADO, COMO TAMBÉM A RECUPERAÇÃO DE UM OUTRO MATA-BURRO JÁ_x000D_
 EXISTENTE DO SR. JOSÉ DE WILSON PEREIRA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE EFETUAR O ROÇO_x000D_
 NAS ESTRADAS VICINAIS DO MUNICÍPIO DE ACARI-RN, PRIORIZANDO INICIALMENTE_x000D_
 AQUELAS POR ONDE TRAFEGAM OS TRANSPORTES ESCOLARES.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO_x000D_
 QUE DENTRO DAS POSSIBILIDADES DO NOSSO MUNICÍPIO SEJA COLOCADO UM CORRIMÃO NA_x000D_
 PASSARELA QUE FICA NA BR 427, NO TRECHO QUE COMPREENDE ENTRE O CENTRO_x000D_
 PAROQUIAL ATÉ A ESCADARIA DA RESIDENCIA DO SENHOR ILANO_x000D_
 VITORIANO, E NA RUA NAPOLEÃO ANTÃO INICIANDO NA LATERAL DA CASA_x000D_
 DO SENHOR ILANO VITORIANO ATÉ A RESIDENCIA DO SENHOR INÁCIO_x000D_
 CAMARÃO.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO QUE SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE CLIMATIZAR TODAS AS ESCOLAS DA REDE_x000D_
 MUNICIPAL DE EDUCAÇÃO, ÀQUELAS QUE AINDA NÃO SÃO, POIS COM O CLIMA QUENTE QUE_x000D_
 TEMOS EM NOSSA REGIÃO, PODE ATRAPALHAR O TRABALHO DO PROFESSOR E A APRENDIZAGEM_x000D_
 DO ALUNO.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE TROCAR AS LÂMPADAS_x000D_
 ATUAIS QUE FAZEM PARTE DA ILUMINAÇÃO PÚBLICA, POR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE IMPLANTAR UM SISTEMA DE_x000D_
 CÂMERAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE ELABORAR PROJETO DE LEI_x000D_
 REGULAMENTANDO O ESTÁGIO DE ESTUDANTES DO MUNICÍPIO JUNTO AO PODER PÚBLICO,_x000D_
 SEGUINDO A LEI FEDERAL Nº 11.788/2008.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR JOÃO MARIA MENDONÇA DE MOURA E A SRA. TEREZA CRISTINA DOS SANTOS MEDEIROS.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTO DAS POSSIBILIDADES DO MUNICÍPIO, FAÇA A PAVIMENTAÇÃO DA FRENTE DA ESCOLA ESTADUAL PROFESSORA IRACEMA BRANDÃO DE ARAÚJO (EEPIBA).</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTO DAS POSSIBILIDADES DO MUNICÍPIO, FAÇA A TROCA DAS LÂMPADAS DA FRENTE DA ESCOLA ESTADUAL PROFESSORA IRACEMA BRANDÃO DE ARAÚJO.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/</t>
+    <t>http://sapl.acari.rn.leg.br/media/</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS PROVIDÊNCIAS NO SENTIDO DE QUE SEJA ARBORIZADOS E COLOCADO BANCOS NOS CANTEIROS DOS CALÇAMENTOS DO BAIRRO PETROPOLIS TRANSFORMANDO-AS EM ÁREA DE LAZER PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVAS, E, NOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A_x000D_
 PAVIMENTAÇÃO DAS RUAS JOANA DANTAS DE MEDEIROS (VANDA DE ZÉ SUECO) E_x000D_
 EDITE DE OLIVEIRA MEDEIROS (EDITE DE JOÃO SÓLON), TODAS LOCALIZADAS NO BAIRRO_x000D_
 PE. JOSÉ DANTAS CORTEZ.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE PINTAR TODOS OS QUEBRA-MOLAS EM COR PADRÃO.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE TROCAR AS TRAVES DO CAMPO DE FUTEBOL DO POVOADO_x000D_
 BULHÕES E COLOCAR REDES NAS NOVAS TRAVES.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVAS, E, NOS_x000D_
 TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A_x000D_
 COLOCAÇÃO DE BANCOS DE ASSENTO NA ESCOLA MUNICIPAL PROFª TEREZINHA DE LOURDES_x000D_
 GALVÃO, PARA QUE OS PAIS DOS ALUNOS POSSAM AGUARDAR A SAÍDA DOS SEUS FILHOS_x000D_
 SENTADOS.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES_x000D_
 LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA_x000D_
 EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE_x000D_
 CIDADANIA ACARIENSE A SRA. MARIA LÚCIA CAVALCANTE_x000D_
 COSTA E A SRA. LÍVIA MELO COSTA DA ESCOSSIA ROSADO_x000D_
 CAVALCANTE.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES SEJA CONSTRUÍDO UM QUEBRA-MOLAS, ENTRE A RUA AMÉLIA BEZERRA NO CONJUNTO HABITACIONAL TEREZINHA PEREIRA GALVÃO E A GRANJA DO SENHOR SILVANO MEDEIROS.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVAS, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO O RECAPEAMENTO INICIANDO NA PONTE JUVENAL LAMARTINE E TERMINANDO NO CONJUNTO FRANCISCO CHAGAS DOS SANTOS.                                        </t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVAS, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO A CONSTRUÇÃO DA CALÇADA E ACESSIBILIDADE DA ESCOLA PROFª  PORFÍRIA PIRES.  </t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UMA MOTO PARA SER USADA PELOS AGENTES QUE TRABALHAM NA ENDEMIAS.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SR. PASTOR JOSÉ MAURÍCIO FERREIRA DE LIMA.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SRA.  ANA LÍGIA MAIA FERNANDES E AO SR. JOÃO MARIA DE ARAÚJO.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES SEJA CONSTRUÍDO UM QUEBRA-MOLAS NA RUA PAULINO ALBERTO, PRÓXIMO À CASA DE MANDUCA.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES, SEJA ASFALTADO O PERÍMETRO URBANO INICIANDO NA RUA TOMÁZ DE ARAÚJO (EM FRENTE AO MUSEU) ATÉ A ESTRADA QUE LIGA AO POVOADO GARGALHEIRAS, RETORNANDO ATÉ A BR-427.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SRA. SANDRA GIZELLE LIMA DE MEDEIROS E AO SR. DAMIÃO CÂNDIDO DA SILVA.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SR. FRANCISCO FORMIGA DE ARAÚJO E AO SR. FABIANO MAURÍCIO DANTAS.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES SEJA CONSTRUÍDO UM QUEBRA-MOLAS NA TRAVESSA ENFERMEIRA MARINA PIRES, EM FRENTE À RESIDÊNCIA DE NELSON.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A PAVIMENTAÇÃO DAS RUAS: FRANCISCO LOPES DE ASSIS, PEDRO PIRES DE MEDEIROS E FRANCISCA VERAS GALVÃO, TODAS LOCALIZADAS NO BAIRRO PETRÓPOLIS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SRA. MARIA CÉLIA DA SILVA CORTÊS E AO SR. JOÃO GUSTAVO COELHO GOMES GUIMARÃES.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE O MESMO, DENTRO DAS POSSIBILIDADES, POSSA CEDER O TERMINAL TURÍSTICO DE GARGALHEIRAS PARA O GRUPO DE ESCOTEIROS ACARIENSE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SRA. CAMILLA CLÉCIA DANTAS E AO SR. MÁRIO OLIVEIRA NEVES.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SR. ANCELMO DE ASSIS PEREIRA E AO SR. DIEGO LUIZ GALVÃO MARINHO.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO AO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE RECUPERAR TODA PAVIMENTAÇÃO JÁ EXISTENTE, NA RUA MAJOR HORTÊNCIO DE BRITO.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A CONSTRUÇÃO DE UM MURO DE ARRIMO COM PARAPEITO E ILUMINAÇÃO DIRECIONADA A SANGRIA DO AÇUDE DA SANTA, NO TÉRMINO DAS RUAS PEDRO NUNES, ANTÔNIO SEVERIANO E PNEUS, SITUADA NO BAIRRO LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE PAVIMENTAR O COMPLEMENTO DA RUA JORÁCIO MAMEDE GALVÃO (POR TRÁS DO SERROTE).</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES SIGNATÁRIOS NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUEREM DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE QUE OS RECURSOS QUE FOREM DEVOLVIDOS DA CÂMARA MUNICIPAL AO FINAL DO ANO, SEJAM DESTINADOS AS SEGUINTES ENTIDADES FILANTRÓPICAS DO NOSSO MUNICÍPIO (ASSOCIAÇÃO CULTURAL MAESTRO FELINTO LÚCIO DANTAS, SOCIEDADE VICENTINA SÃO VICENTE DE PAULA, ASSOCIAÇÃO CAMINHOS DA CIDADANIA E A SOCIEDADE DE PROTEÇÃO A MATERNIDADE E À INFÂNCIA DE ACARI).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>ARMANDO , LEÓ, ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE FAZER UM RECAPEAMENTO ASFÁLTICO NA RUA OTÁVIO LAMARTINE, NA PARTE ONDE É MONTADO O PALCO PARA EVENTOS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVO E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA CRIADO UM PONTO DE APOIO E VENDA DOS PRODUTOS DESENVOLVIDOS PELOS ARTESÃOS, E COMO SUGESTÃO SERIA MUITO OPORTUNO QUE FOSSE USADO O ESPAÇO DO CORETO DA PRAÇA CIPRIANO PEREIRA NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES, SEJA FEITO UMA PADRONIZAÇÃO DAS TENDAS DOS QUIOSQUES LOCALIZADOS AO LADO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUAS FUNÇÕES LEGISLATIVO, E, DENTRO DAS CONFORMIDADES DESTA CASA, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO INSTITUA EM NOSSO MUNICÍPIO O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER. </t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE AMPLIAR O ACOSTAMENTO NO PERÍODO QUE COMPREENDE ENTRE O LAVA-JATO DE RAFAEL E A OFICINA DE IBERÊ, NA RN- 288, ASSIM COMO TAMBÉM A AMPLIAÇÃO DA ILUMINAÇÃO NAQUELA ÁREA.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE DISPONIBILIZAR PROFISSIONAIS DE EDUCAÇÃO FÍSICA E SAÚDE, PARA ACOMPANHAREM OS ATLETAS E PESSOAS ANÔNIMAS QUE CAMINHAM NO PERCURSO ACARI X GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM ABRIGO (PARADA DE ÔNIBUS) LOGO APÓS A PONTE EDMUNDO GOMES DA SILVA CONHECIDA POR PONTE NOVA NAS IMEDIAÇÕES DA AUTA ELÉTRICA 2 IRMÃOS. </t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR AS VIAS DE ACESSO AOS TÚMULOS DO CEMITÉRIO MORADA DA PAZ SÃO JOÃO BATISTA. </t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                    O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A POSSIBILIDADE DE ENTRAR EM CONTADO COM A CAERN, NO SENTIDO DE CONSTRUIR UMA CAIXA D&amp;#8217;AGUA, NA PARTE ALTA DO BAIRRO PETRÓPOLIS, BENEFICIANDO OS CONJUNTOS HABITACIONAIS TEREZINHA PEREIRA GALVÃO, ELIZABETE PEREIRA GALVÃO, COMO TAMBÉM A CRECHE PROFESSORA MARIA DE FÁTIMA ARAÚJO, E CEMITÉRIO PÚBLICO MORADA DA PAZ SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR UM PROFISSIONAL DE EDUCAÇÃO FÍSICA NA ACADEMIA DA TERCEIRA IDADE, PARA ORIENTAR OS PRATICANTES DE ATIVIDADES FÍSICAS.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE COLOCAR UMA PLACA INDICATIVA NA NOVA ENTRADA DO POVOADO BULHÕES.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO DO MESMO QUE DENTRO DAS POSSIBILIDADES SEJA CONSTRUÍDO UM QUEBRA-MOLAS NO CRUZAMENTO DA RUA ANA FERNANDES COM TEÓFILO DANTAS, BAIRRO VEREADOR TARCÍSIO BEZERRA GALVÃO.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES, COLOQUE UMA GRADE DE PROTEÇÃO NA (BOCA DE LOBO), QUE FICA LOCALIZADA EM FRENTE AO GINÁSIO DE ESPORTES DR. JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES, POSSA AUMENTAR A ALTURA DO ALAMBRADO, LOCALIZADO NA QUADRA EXTERNA DO GINÁSIO DE ESPORTES DR. JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE RECUPERAR COM A MAIOR BREVIDADE A ESTRUTURA FÍSICA DA PAREDE DO AÇUDE DAS OITICICAS (AÇUDE DA SANTA).</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES DO MUNICÍPIO, E ATRAVÉS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, TOME PROVIDÊNCIAS NO SENTIDO DE CRIAR MEIOS PARA FACILITAR A CONSTRUÇÃO DE CAIXAS D&amp;#8217;AGUAS NAS RESIDÊNCIAS QUE AINDA NÃO TEM.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE CONSTRUIR UM QUEBRA &amp;#8211; MOLAS PADRONIZADO, NA RUA DR. JOSÉ AUGUSTO, EM FRENTE AO CENTRO DA CONSTRUÇÃO.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE RECUPERAR O DESSALINIZADOR DA COMUNIDADE VACA BRAVA. _x000D_
 </t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS_x000D_
 REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE RECUPERAR A PARTE INTERNA E EXTERNA DA LAVANDERIA_x000D_
 PÚBLICA MUNICIPAL, DENOMINADA INÊS DANTAS DA SILVA (INÊS DE CRISTOVÃO).</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVA, E, NOS TERMOS_x000D_
 REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, POSSA PAVIMENTAR A RUA SEVERINA RIBEIRO, LOCALIZADA NO BAIRRO_x000D_
 PETRÓPOLIS.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE CRIAR SALA DE ESTUDO INDIVIDUALIZADO NAS BIBLIOTECAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES TOME AS DEVIDAS PROVIDÊNCIAS, NO SENTIDO DE INSTALAR EXTINTORES EM TODAS AS INSTITUIÇÕES PÚBLICAS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR SIGNATÁRIO, NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE REALIZAR A PINTURA E REVISÃO DA ESTRUTURA DA UNIDADE ESCOLAR ANTÔNIO LADISLAU, NO POVOADO BULHÕES.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE REQUERER JUNTO AO IDEMA, LICENÇA AMBIENTAL PARA RETIRADA DE ARGILA (LAMA), JUNTO DA PAREDE DO AÇUDE MARECHAL DUTRA (GARGALHEIRAS).  </t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE REALIZAR O CAMPEONATO DE FUTSAL MUNICIPAL.  </t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR SIGNATÁRIO NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE FAZER UM MELHORAMENTO NO ACESSO A VILA DE PAULO DE ALBINO, ENTRE A BR E O CALÇAMENTO DA VILA.  </t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA SIGNATÁRIA NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE QUE SEJA PAVIMENTADO O ESPAÇO EXISTENTE ENTRE O MURO DO CEMITÉRIO PÚBLICO MUNICIPAL DENOMINADO VICENTE DE PAULA E VÁRIOS MUROS RESIDENCIAIS DA RUA FRANCISCO DAS CHAGAS BEZERRA (BORRÃO).    </t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                        A VEREADORA SIGNATÁRIA NO USO DE SUAS FUNÇÕES LEGISLATIVAS E NOS TERMOS REGIMENTAIS REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA BEATRIZ MIRTES NO BAIRRO PE. JOSÉ DANTAS CORTEZ. </t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI, NA PESSOA DA VEREADORA  ALBERVÂNIA SILVA DE MEDEIROS COSTA, ASSOCIA-SE AOS SENTIMENTOS DE PESAR DA FAMÍLIA DE JOSÉ DOS ANJOS ( ZÉ ANJO ), AGRADECENDO AO PAI CELESTIAL PELA VIDA TERRENA EDIFICADA NO CONVÍVIO AMIGO DOS ENTES QUERIDOS E PEDE AS GRAÇAS NECESSÁRIAS PARA O CONFORTO DOS QUE CHORAM SUA AUSÊNCIA.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI, A PEDIDO VERBAL DA VEREADORA ALBERVÂNIA SILVA MEDEIROS COSTA,VEM POR MEIO DESTE CONSIGNAR VOTO DE PESAR A TODA FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR ERONALDO CASSIANO GUEDES, QUE DEUS O CHAMOU PARA CONSIGO PERMANECER POR TODA A SUA ETERNIDADE NO PLANO CELESTIAL.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI, ASSOCIADA AOS SENTIMENTOS DE PESAR DA FAMÍLIA DE MARINA MARINETE DA SILVA, AGRADECE AO PAI CELESTIAL PELA VIDA TERRENA EDIFICADA NO CONVÍVIO AMIGO ENTRE OS ACARIENSES E PEDE AS GRAÇAS NECESSÁRIAS PARA O CONFORTO DOS ENTES QUERIDOS QUE CHOREM SUA AUSÊNCIA.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>OASMC</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete da Vereadora Albervania</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO-SE A NECESSIDADE DE UMA ATUAÇÃO GESTORA MAIS PRÓXIMA DA_x000D_
 POPULAÇÃO ACARIENSE, VENHO ATRAVÉS DESTE SOLICITAR DE VOSSA EXCELÊNCIA A INCLUSÃO NO_x000D_
 CALENDÁRIO DESTA CONCEITUADA SECRETARIA, UM DIA &amp;#8211; VILA CIDADÃ NA CIDADE DE ACARI,_x000D_
 PODENDO DESENVOLVER TRABALHOS SOCIAIS QUE ESTEJAM NO CONTEXTO DESTA AÇÃO.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO-SE A NECESSIDADE DE UMA ATUAÇÃO GESTORA MAIS PRÓXIMA DA_x000D_
 POPULAÇÃO ACARIENSE, VENHO ATRAVÉS DESTE SOLICITAR DE VOSSA EXCELÊNCIA A IMPLANTAÇÃO_x000D_
 DE UM RESTAURANTE POPULAR NA CIDADE DE ACARI-RN.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO POR MEIO DESTE, SOLICITAR DE VOSSA SENHORIA A DESTINAÇÃO DE UM NOVO_x000D_
 ACERVO DE LIVROS PARA A BIBLIOTECA INDÚSTRIA DO CONHECIMENTO &amp;#8220;PETY FERNANDES DE_x000D_
 ARAÚJO&amp;#8221;, DE ACARI/RN.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO POR MEIO DESTE, SOLICITAR DE VOSSA EXCELÊNCIA APOIO NO SENTIDO DE:_x000D_
 </t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE SERVIÇOS</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSUNTO: SOLICITAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>OAEM</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete do Vereador Armando</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE SOLICITAR DE VOSSA SENHORIA A LIMPEZA DA PARTE EXTERNA DO SANGRADOURO DO AÇUDE DAS OITICICAS (AÇUDE DA SANTA).</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO ATRAVÉS DO PRESENTE SOLICITAR DE VOSSA SENHORIA A LIMPEZA DA VALA EM FRENTE AO CONJUNTO DOS TRABALHADORES, EVITANDO ASSIM TRANSTORNOS NO PERÍODO DO INVERNO. </t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO ATRAVÉS DO PRESENTE SOLICITAR DE VOSSA SENHORIA O SERVIÇO DE  TERRAPLENAGEM DA RUA EDITE OLIVEIRA DE MEDEIROS, BAIRRO PE. JOSÉ DANTAS CORTEZ. </t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE, SOLICITAR DE VOSSA EXCELÊNCIA PROVIDÊNCIAS NO_x000D_
 SENTIDO DE IMPLANTAR UMA FAIXA DE PEDESTRE EM FRENTE À ESCOLA MUNICIPAL MAJOR_x000D_
 HORTÊNCIO DE BRITO, LOCALIZADA NO BAIRRO ARY DE PINHO, NO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE, SOLICITAR DE VOSSA EXCELÊNCIA PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UMA FAIXA DE PEDESTRE EM FRENTE À ESCOLA MUNICIPAL MAJOR HORTÊNCIO DE BRITO, LOCALIZADA NO BAIRRO ARY DE PINHO, NO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO ATRAVÉS DO PRESENTE, SOLICITAR DE VOSSA SENHORIA O SERVIÇO DE_x000D_
 RECUPERAÇÃO DE UMA LOMBADA EXISTENTE NA RUA ANA FERNANDES, NAS IMEDIAÇÕES DA_x000D_
 CASA DE CHÍCO SALVADOR. </t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>OFDB</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete do Vereador Felipe </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS E INFORMAÇÕES</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE INFORMAÇÕES._x000D_
 </t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>OGEOA</t>
   </si>
   <si>
     <t xml:space="preserve">Ofícios Exp. do Gabinete do Vereador Girlene </t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE VOSSA SENHORIA UM RELATÓRIO ESTATÍSTICO DOS ÍNDICES DE VIOLÊNCIA CONTRA A MULHER REGISTRADOS NO ANO DE 2016, EXPLICITANDO A OCORRÊNCIA DE HOMICÍDIOS, AGRESSÃO PSICOLÓGICA E FÍSICA.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE VOSSA SENHORIA A INSTALAÇÃO DE UMA FAIXA DE PEDESTRES NA BR-427, NO PERÍMETRO URBANO DA CIDADE DE ACARI/RN, EM FRENTE À ESCOLA MUNICIPAL MAJOR HORTÊNCIO DE BRITO, BEM COMO A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DAS FAIXAS DE PEDESTRES JÁ EXISTENTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO DE VOSSA SENHORIA A INSTALAÇÃO DE UMA FAIXA DE PEDESTRES NA RN-288, NO PERÍMETRO URBANO DA CIDADE DE ACARI/RN, EM FRENTE AO HOSPITAL REGIONAL DR. ODILON GUEDES DA SILVA.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHO ANEXO UM ABAIXO-ASSINADO, REUNINDO 122 (CENTO E VINTE E DUAS) ASSINATURAS, REIVINDICANDO A CONSTRUÇÃO DE DUAS LOMBADAS NA RN 288, NAS IMEDIAÇÕES DO CONJUNTO DOS TRABALHADORES, BAIRRO SENADOR DINARTE MARIZ, ACARI/RN.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO O APOIO INSTITUCIONAL DO MANDATO DO NOBRE DEPUTADO JUNTO À SUPERINTENDÊNCIA DO BANCO DO BRASIL PARA PLEITEAR CELERIDADE NA REABERTURA DA AGÊNCIA DO BB EM ACARI. </t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SENHOR SENADOR,_x000D_
 _x000D_
 COMO É DE CONHECIMENTO PÚBLICO, A AGÊNCIA DO BANCO DO BRASIL DA CIDADE DE ACARI/RN FOI ALVO DE UMA EXPLOSÃO, NO DIA 02 DE DEZEMBRO DE 2016, E DESDE ESTA DATA DEIXOU DE OFERECER À POPULAÇÃO O SEU SERVIÇO, FAZENDO COM QUE OS CLIENTES TENHAM QUE SE DESLOCAR PARA OUTROS MUNICÍPIOS._x000D_
 _x000D_
 TAL SITUAÇÃO GERA UM IMPACTO NEGATIVO NA ECONOMIA LOCAL, UMA VEZ QUE OS CLIENTES AO SE DESLOCAREM PARA OUTROS MUNICÍPIOS ACABAM APLICANDO SEUS RECURSOS FORA DO MUNICÍPIO DE ACARI/RN._x000D_
 _x000D_
 DIANTE DISSO, SOLICITO O APOIO INSTITUCIONAL DO MANDATO DO NOBRE SENADOR JUNTO À SUPERINTENDÊNCIA DO BANCO DO BRASIL PARA PLEITEAR CELERIDADE NA REABERTURA DA AGÊNCIA DO BB EM ACARI/RN._x000D_
 _x000D_
 CERTO DO ATENDIMENTO DO PLEITO, RENOVO VOTOS DE ESTIMA E RESPEITO._x000D_
 </t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O CRESCIMENTO DE OCORRÊNCIAS E A NECESSIDADE DA GARANTIA DE SEGURANÇA À POPULAÇÃO, SOLICITO DE VOSSA SENHORIA A POSSIBILIDADE DE AUMENTAR O EFETIVO POLICIAL DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O CRESCIMENTO DO NÚMERO DE OCORRÊNCIAS E A NECESSIDADE DA GARANTIA DO DIREITO À SEGURANÇA PÚBLICA, SOLICITO DO MANDATO DE VOSSA EXCELÊNCIA O APOIO JUNTO AO PODER EXECUTIVO ESTADUAL NO SENTIDO DE PLEITEAR O AUMENTO NO EFETIVO POLICIAL DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATRAVÉS DO PRESENTE ESTAMOS ENCAMINHANDO EM ANEXO CÓPIA DE MOÇÃO HONROSA, APROVADA POR ESTA CASA LEGISLATIVA EM 21/02/2017.  _x000D_
 NA OPORTUNIDADE, REITERO VOTOS DE ESTIMA E RESPEITO._x000D_
 </t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATRAVÉS DO PRESENTE ESTAMOS ENCAMINHANDO EM ANEXO CÓPIA DE MOÇÃO HONROSA, APROVADA POR ESTA CASA LEGISLATIVA EM 21/02/2017.  _x000D_
 _x000D_
 NA OPORTUNIDADE, REITERO VOTOS DE ESTIMA E RESPEITO._x000D_
 </t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ATRAVÉS DO PRESENTE ESTAMOS ENCAMINHANDO EM ANEXO CÓPIA DE MOÇÃO HONROSA, APROVADA POR ESTA CASA LEGISLATIVA EM 21/02/2017.  _x000D_
 _x000D_
 NA OPORTUNIDADE, REITERO VOTOS DE ESTIMA E RESPEITO._x000D_
 </t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR _x000D_
 RUDYSON RIC DA SILVA SANTOS_x000D_
 SECRETÁRIO MUNICIPAL DE TRANSPORTES, OBRAS E SERVIÇOS URBANOS DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SENHORA _x000D_
 NARA LUIZA BEZERRA DE MEDEIROS_x000D_
 SECRETÁRIA MUNICIPAL DE HABITAÇÃO, TRABALHO E ASSISTÊNCIA SOCIAL DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇOS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR _x000D_
 JOSENALDO RODRIGUES GUIMARÃES FILHO_x000D_
 SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER DE ACARI-RN_x000D_
 </t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR_x000D_
 RUDYSON RIC DA SILVA SANTOS_x000D_
 SECRETÁRIO MUNICIPAL DE TRANSPORTES, OBRAS E SERVIÇOS URBANOS DE ACARI/RN</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR_x000D_
 RUDYSON RIC DA SILVA SANTOS_x000D_
 SECRETÁRIO MUNICIPAL DE TRANSPORTES, OBRAS E SERVIÇOS URBANOS DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SENHOR_x000D_
 JOSÉ ERNESTO PINTO FRAXE_x000D_
 DIRETOR GERAL DO DEPARTAMENTO DE ESTRADAS E RODAGENS DO RIO GRANDE DO NORTE_x000D_
 AV. SENADOR SALGADO FILHO, 1808 - LAGOA NOVA - CEP: 59.075-000 - NATAL/RN</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR_x000D_
 LUIZ GUSTAVO DE OLIVEIRA_x000D_
 DIRETOR DA ESCOLA ESTADUAL DR. JOSÉ GONÇALVES DE MEDEIROS_x000D_
 </t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>A SENHORA_x000D_
 MARIA DE LOURDES DANTAS_x000D_
 DIRETORA DA ESCOLA ESTADUAL PROFª IRACEMA BRANDÃO DE ARAÚJO</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SENHORA_x000D_
 NARA LUIZA BEZERRA DE MEDEIROS_x000D_
 SECRETÁRIA MUNICIPAL DE HABITAÇÃO, TRABALHO E ASSISTÊNCIA SOCIAL DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR_x000D_
 JOSENALDO RODRIGUES GUIMARÃES FILHO_x000D_
 SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER DE_x000D_
 ACARI-RN_x000D_
 </t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELÚSIA MARIA DA SILVA PEREIRA_x000D_
 SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA DE ACARI/RN</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSUNTO: SOLICITAÇÃO DE DOAÇÃO DE COMPUTADORES_x000D_
 </t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SRA._x000D_
 MARIA JOSÉ ALVES DANTAS_x000D_
 SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DESENVOLVIMENTO COMUNITÁRIO DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR_x000D_
 DAMIÃO CÂNDIDO DA SILVA_x000D_
 GERENTE DA AGÊNCIA DO BANCO DO BRASIL S/A &amp;#8211; ACARI/RN_x000D_
 RUA CIPRIANO PEREIRA, 18, CENTRO &amp;#8211; ACARI/RN &amp;#8211; CEP: 59370-000_x000D_
 </t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR_x000D_
 RANIERE DE MEDEIROS BARBOSA_x000D_
 PRESIDENTE DA FEDERAÇÃO DAS CÂMARAS MUNICIPAIS DO ESTADO DO RIO GRANDE DO NORTE_x000D_
 AVENIDA PRUDENTE DE MORAES, 949 - TIROL - NATAL/RN, CEP: 59020-505_x000D_
 </t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SRA._x000D_
 BÁRBARA NÓBREGA DE MEDEIROS SILVA_x000D_
 CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SRA._x000D_
 JARLENE AZEVEDO MEIRA GALVÃO_x000D_
 EDUCADORA FÍSICA DO PROJETO SAÚDE EM MOVIMENTO DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO SR._x000D_
 JOSÉ NETO_x000D_
 ABRIGO DOS IDOSOS DE ACARI/RN_x000D_
 </t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A SENHORA_x000D_
 ISAURA ROSADO_x000D_
 DIRETORA DA FUNDAÇÃO JOSÉ AUGUSTO_x000D_
 RUA JUNDIAÍ. 641, TIROL, NATAL-RN, CEP 59020-120_x000D_
 TELEFONES: TEL:(84)3232-5304/ FAX:(84)3232-5327_x000D_
 </t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SENHOR_x000D_
 ISAIAS DE MEDEIROS CABRAL_x000D_
 PREFEITO MUNICIPAL DE ACARI/RN_x000D_
 RUA NAPOLEÃO ANTÃO, 100, ARY DE PINHO &amp;#8211; ACARI/RN, CEP 59370-000_x000D_
 </t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ASSUNTO: SOLICITAÇÃO DE SERVIÇO_x000D_
 </t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AJUDA PARA O I SEMINÁRIO CIENTÍFICO</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARCERIA PARA O I SEMINÁRIO CIENTÍFICO DE ACARI.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>OLFA</t>
   </si>
   <si>
     <t>Ofícios Exp. do Gabinete do Vereador Leonardo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO POR MEIO DESTE, SOLICITAR DE VOSSA EXCELÊNCIA QUE, DENTRO DAS_x000D_
 POSSIBILIDADES, SEJA INCLUÍDO NO ORÇAMENTO GERAL DA UNIÃO, UMA EMENDA PARLAMENTAR_x000D_
 DESTINADA AO HOSPITAL MATERNIDADE DE ACARI/RN.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO POR MEIO DESTE, SOLICITAR O ESPAÇO DA CÂMARA MUNICIPAL DE ACARI/RN PARA A REUNIÃO MENSAL DA ASSOCIAÇÃO SERIDOENSE DE CONFECÇÕES &amp;#8211; ASCONF, NA PRÓXIMA QUINTA-FEIRA, DIA 09 DE MARÇO, A PARTIR DAS 15 HORAS.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTANDO-O, VENHO SOLICITAR DO SEU MANDATO APOIO INSTITUCIONAL JUNTO A SECRETARIA DA SEGURANÇA PÚBLICA E DA DEFESA SOCIAL DO RIO GRANDE DO NORTE PARA MARCAÇÃO DE UMA AUDIÊNCIA COM O SECRETÁRIO, A FIM DE TRATARMOS DE QUESTÕES ATINENTES À SEGURANÇA DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMUNICAÇÃO DA LIDERANÇA DA BANCADA DE OPOSIÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CÓPIA DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE CÓPIA DE DOCUMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESPAÇO PARA REUNIÃO.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE COLETORAS._x000D_
 </t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>OFEX</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>TEMOS A HONRA DE COMUNICAR A VOSSA SENHORIA QUE OS SENHORES JOSÉ ARI BEZERRA DANTAS, BRASILEIRO, CASADO, PORTADOR DA CÉDULA DE IDENTIDADE RG Nº 828.469, EXPEDIDA PELA SSP/RN, E INSCRITO NO CPF. SOB O Nº 481.278.504-97, RESIDENTE E DOMICILIADO NA TRAVESSA SÉRVULO BRAZ, 18, BAIRRO ARY DE PINHO, ACARI/RN; E ROMEU FERNANDES DANTAS DE SALES, BRASILEIRO, SOLTEIRO, PORTADOR DA CÉDULA DE IDENTIDADE RG Nº 001.807.820, EXPEDIDA PELA SSP/RN, E INSCRITO NO CPF SOB O Nº 080.165.894-21, RESIDENTE E DOMICILIADO NA RUA JOSÉ RODRIGUES CRUZ, 78, BAIRRO ARY DE PINHO, ACARI/RN, SERÃO OS RESPONSÁVEIS PELA MOVIMENTAÇÃO DA CONTA CORRENTE DE Nº 1.028-6 DA CÂMARA MUNICIPAL DE ACARI/RN, PERTENCENTE A ESTA AGÊNCIA.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTANDO-O, VENHO POR MEIO DESTE, SOLICITAR A CESSÃO TEMPORÁRIA DE UMA IMPRESSORA PARA ESTA CASA LEGISLATIVA. A CESSÃO FAZ-SE NECESSÁRIA TENDO EM VISTA QUE NOSSO EQUIPAMENTO LOCAL PAROU DE FUNCIONAR E SERÁ ENVIADO PARA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VIEMOS POR MEIO DESTE, SOLICITAR AO SEGUINTE ÓRGÃO, A EXCLUSÃO DO ACESSO DE ANTIGOS GESTORES AO PORTAL DOS GESTORES. TENDO EM VISTA A MUDANÇA COMPLETA DA DIRETORIA, SOLICITAMOS A EXCLUSÃO DOS SEGUINTES NOMES: </t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DE VOSSA SENHORIA A ALTERAÇÃO DOS DADOS DOS REPRESENTANTES LEGAIS DA CÂMARA MUNICIPAL DE ACARI/RN PARA O BIÊNIO 2017/2018. O NOVO PRESIDENTE É O SENHOR JOSÉ ARI BEZERRA DANTAS, BRASILEIRO, CASADO, PORTADOR DA CÉDULA DE IDENTIDADE RG Nº 828.469, EXPEDIDA PELA SSP/RN, E INSCRITO NO CPF SOB O Nº 481.278.504-97, RESIDENTE E DOMICILIADO NA TRAVESSA SÉRVULO BRAZ, 18, BAIRRO ARY DE PINHO, ACARI/RN; E O NOVO DIRETOR GERAL/TESOUREIRO É O SENHOR ROMEU FERNANDES DANTAS DE SALES, BRASILEIRO, SOLTEIRO, PORTADOR DA CÉDULA DE IDENTIDADE RG Nº 001.807.820, EXPEDIDA PELO ITEP/RN, E INSCRITO NO CPF SOB O Nº 080.165.894-21, RESIDENTE E DOMICILIADO NA RUA JOSÉ RODRIGUES CRUZ, 78, BAIRRO ARY DE PINHO, ACARI/RN.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAMOS A VOSSA SENHORIA QUE O SENHOR WELLINGTON ARAÚJO JÚNIOR ENCERROU O MANDATO DE VEREADOR NESTA CÂMARA MUNICIPAL NO DIA 31 DE DEZEMBRO DE 2016. DESTA FORMA, SOLICITAMOS A RETIRADA DO SEU NOME DO EXTRATO DE CONSIGNADOS DE VENCIMENTO 05/02/2017.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM RESPOSTA À DEMANDA ENCAMINHADA A ESTA CASA LEGISLATIVA, REQUISITANDO INFORMAÇÕES A RESPEITO DO ANDAMENTO DO PROCESSO RELATIVO AO CONCURSO PÚBLICO MUNICIPAL, INFORMAMOS QUE, ATÉ A PRESENTE DATA, NÃO RECEBEMOS DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO NORTE NENHUMA PREVISÃO SOBRE A AUTORIZAÇÃO PARA NOMEAÇÃO E POSSE DOS CANDIDATOS APROVADOS NO CERTAME.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS O RECIBO DA CÂMARA MUNICIPAL DE ACARI/RN, CONTENDO O VALOR CORRESPONDENTE AO DUODÉCIMO A SER REPASSADO MENSALMENTE PARA O PODER LEGISLATIVO, CREDITANDO NA CONTA CORRENTE 1.028-6, AGÊNCIA 0075-2, DO BANCO DO BRASIL S/A, CONFORME NOS ASSEGURA O ART. Nº 72, PARÁGRAFO XVII, DA LEI ORGÂNICA MUNICIPAL E A LEI MUNICIPAL Nº 1.010, DE 23 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EM CUMPRIMENTO À RESOLUÇÃO Nº 011/2016 DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO NORTE, ENCAMINHAMOS OS BALANCETES DE RECEITAS E DESPESAS RELATIVOS A NOVEMBRO E DEZEMBRO DE 2016, E BOLETINS COM SALDO DE CAIXA DO BANCO EM 31/11/2016 E 31/12/2016 DA CÂMARA MUNICIPAL DE ACARI/RN._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DE VOSSA SENHORIA A LIBERAÇÃO DAS CONTAS CORRENTES ANEXAS, CADASTRADAS EM 20 DE JANEIRO DE 2017, PARA FINS DE TRANSFERÊNCIAS DE VALORES CORRESPONDENTES A FOLHA DE PAGAMENTO DESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 TEMOS A HONRA DE COMUNICAR A REALIZAÇÃO DA PRIMEIRA REUNIÃO ORDINÁRIA DESTA CASA LEGISLATIVA, QUE OCORRERÁ NO DIA 01 DE FEVEREIRO DE 2017, QUARTA-FEIRA, ÀS 19 HORAS, NA SALA DAS SESSÕES &amp;#8211; PLENÁRIO VEREADOR ANTÔNIO FERREIRA DA COSTA._x000D_
 </t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DE VOSSA SENHORIA INFORMAÇÕES DA CONTA A SER CREDITADO O VALOR REFERENTE AOS EMPRÉSTIMOS CONSIGNADOS DE VEREADORES E SERVIDORES DESTA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAMOS DE VOSSA SENHORIA O ENVIO DAS SEGUINTES INFORMAÇÕES CONTÁBEIS, COM URGÊNCIA:_x000D_
 _x000D_
 1)	RECEITA CORRENTE LÍQUIDA ANUAL (2016);_x000D_
 2)	RECEITA EFETIVA DE TRIBUTOS E TRANSFERÊNCIAS (2016);_x000D_
 3)	RECEITA DO MUNICÍPIO (2016)._x000D_
 </t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DE VOSSA SENHORIA A LIBERAÇÃO DA CONTA CORRENTE ANEXA, CADASTRADAS EM 25 DE JANEIRO DE 2017, PARA FINS DE TRANSFERÊNCIA DE VALORES CORRESPONDENTES AOS CONSIGNADOS DESTA CÂMARA MUNICIPAL JUNTO AO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICAMOS QUE, EM CONSONÂNCIA COM O ART. 25 DA LEI ORGÂNICA MUNICIPAL, A DATA DA PRIMEIRA REUNIÃO ORDINÁRIA DESTE PERÍODO LEGISLATIVO, QUE HAVIA SIDO MARCADA PARA O DIA 01 DE FEVEREIRO DE 2017, FOI REMARCADA PARA O DIA 02 DE FEVEREIRO, QUINTA-FEIRA, ÀS 19 HORAS, NA SALA DAS SESSÕES &amp;#8211; PLENÁRIO VEREADOR ANTÔNIO FERREIRA DA COSTA.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS DE VOSSA SENHORIA A LIBERAÇÃO DAS CONTAS CORRENTES ANEXAS, CADASTRADAS EM 25 E 31 DE JANEIRO DE 2017, RESPECTIVAMENTE, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS MAIS 10 (DEZ) DIAS CORRIDOS DE PRAZO PARA QUE POSSAMOS ENCAMINHAR AS INFORMAÇÕES REQUISITADAS QUANTO ÀS PROVIDÊNCIAS À EDIÇÃO DO PROJETO DE LEI DISPONDO SOBRE TOMBAMENTO DO PATRIMÔNIO HISTÓRICO, CULTURAL E ARTÍSTICO DO MUNICÍPIO DE ACARI/RN (INQUÉRITO CIVIL Nº 089.2015.000003).</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf</t>
   </si>
   <si>
     <t>A PEDIDO DA COMISSÃO TEMPORÁRIA DE CONSTITUIÇÃO, LEGISLAÇÃO, JUSTIÇA, FINANÇAS E TRIBUTAÇÃO, REQUISITO, EM REGIME DE URGÊNCIA, A RELAÇÃO DE TODOS OS CARGOS COMISSIONADOS DA PREFEITURA MUNICIPAL DE ACARI/RN.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI/RN, INSCRITA NO CNPJ SOB Nº 08.539.439/0001-07, SEDIADA À RUA TOMAZ DE ARAÚJO, 05, CENTRO, ACARI/RN, CEP 59370-000, REPRESENTADA PELO EXMO. SR. PRESIDENTE, JOSÉ ARI BEZERRA DANTAS, E PELOS DEMAIS VEREADORES QUE ESTE SUBSCREVEM, VEM SOLICITAR DE VOSSA EXCELÊNCIA A REABERTURA DA AGÊNCIA DO BANCO DO BRASIL NO MUNICÍPIO DE ACARI/RN (AG. 0075-2) E AS DEVIDAS EXPLICAÇÕES NO TOCANTE AO ANDAMENTO DESSE PROCESSO.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS EM ANEXO O PROJETO DE LEI Nº 004/2017, DE INICIATIVA DO PODER EXECUTIVO, QUE DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE ACARI/RN, APROVADO COM EMENDA ADITIVA AO ART. 30, XI, COM A SEGUINTE REDAÇÃO: &amp;#8220;A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER É ÓRGÃO DE NÍVEL SUPERIOR COM A SEGUINTE ÁREA DE ATUAÇÃO: XI &amp;#8211; PROMOVER CURSOS PROFISSIONALIZANTES&amp;#8221;.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM CUMPRIMENTO À DEMANDA ENCAMINHADA A ESTA CASA LEGISLATIVA, REFERENTE AO INQUÉRITO CIVIL Nº 089.2015.000003, ENVIAMOS ANEXA A RELAÇÃO DE INTEGRANTES QUE COMPORÃO A COMISSÃO DE ESTUDOS PARA ELABORAÇÃO DO PROJETO DE LEI QUE IRÁ DISPOR SOBRE TOMBAMENTO DO PATRIMÔNIO HISTÓRICO, CULTURAL E ARTÍSTICO DO MUNICÍPIO DE ACARI.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS EM ANEXO AS MATÉRIAS APROVADAS EM PLENÁRIO NA SESSÃO ORDINÁRIA OCORRIDA NO DIA 14/02/2017.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI/RN, NESTE ATO REPRESENTADA POR SEU PRESIDENTE, O SR. JOSÉ ARI BEZERRA DANTAS, QUE ESTA SUBSCREVE, EM RESPOSTA OFÍCIO Nº. 40/2017-MPF/PRM-CAICÓ/RN, QUE FAZ REFERÊNCIA AO PROCEDIMENTO DE ACOMPANHAMENTO Nº. 1.28.200.000214/2015-88, INFORMA QUE FOI REALIZADA AOS 24 DIAS DE NOVEMBRO DE 2016 AUDIÊNCIA PÚBLICA DESTINADA À APRESENTAÇÃO DO RELATÓRIO QUADRIMESTRAL DA GESTÃO DO SISTEMA ÚNICO DE SAÚDE RELATIVA AO PRIMEIRO E SEGUNDO QUADRIMESTRES DE 2016, CONFORME CÓPIA DE ATA ANEXA.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRIMENTANDO-O, SOLICITAMOS O APOIO DA FEDERAÇÃO DAS CÂMARAS MUNICIPAIS DO ESTADO DO RIO GRANDE DO NORTE JUNTO A ESCOLA DA ASSEMBLEIA LEGISLATIVA, PARA VIABILIZAR OS SEGUINTES CURSOS PARA O MUNICÍPIO DE ACARI/RN:_x000D_
 _x000D_
 1.	INGLÊS BÁSICO;_x000D_
 2.	TEATRO;_x000D_
 3.	SEGURANÇA DO TRABALHO;_x000D_
 4.	OFICINA DE ORÇAMENTO;_x000D_
 5.	LICITAÇÃO E CONTRATOS;_x000D_
 6.	GOVERNANÇA TI &amp;#8211; CERTIFICAÇÕES IIIL E COBIT._x000D_
 </t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE BALANÇO DE 2016.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI/RN, INSCRITA NO CNPJ SOB Nº 08.539.439/0001-07, SEDIADA À RUA TOMAZ DE ARAÚJO, 05, CENTRO, ACARI/RN, CEP: 59370-000, REPRESENTADA PELO EXMO. SR. PRESIDENTE, JOSÉ ARI BEZERRA DANTAS, VEM, POR MEIO DESTE,</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS O RECIBO DA CÂMARA MUNICIPAL DE ACARI/RN, CONTENDO O VALOR CORRESPONDENTE AO DUODÉCIMO A SER REPASSADO PARA O PODER LEGISLATIVO REFERENTE AO MÊS DE FEVEREIRO DE 2017, CREDITANDO NA CONTA CORRENTE 1.028-6, AGÊNCIA 0075-2, DO BANCO DO BRASIL S/A, CONFORME NOS ASSEGURA O ART. Nº 72, PARÁGRAFO XVII, DA LEI ORGÂNICA MUNICIPAL E A LEI MUNICIPAL Nº 1.010, DE 23 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS ANEXAS AS MATÉRIAS APROVADAS EM PLENÁRIO NA SESSÃO ORDINÁRIA OCORRIDA NO DIA 21/02/2017</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A REQUISIÇÃO DE INFORMAÇÕES, REFERENTE AO INQUÉRITO CIVIL Nº 089.2006.000001.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE MATÉRIAS APROVADAS EM PLENÁRIO.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES CONTÁBEIS DO 1º BIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMOS O RECIBO DA CÂMARA MUNICIPAL DE ACARI/RN, CONTENDO O VALOR CORRESPONDENTE AO DUODÉCIMO A SER REPASSADO PARA O PODER LEGISLATIVO REFERENTE AO MÊS DE MARÇO DE 2017, CREDITANDO NA CONTA CORRENTE 1.028-6, AGÊNCIA 0075-2, DO BANCO DO BRASIL S/A, CONFORME NOS ASSEGURA O ART. Nº 72, PARÁGRAFO XVII, DA LEI ORGÂNICA MUNICIPAL E A LEI MUNICIPAL Nº 1.010, DE 23 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTANDO-O, VIMOS PELO PRESENTE COMUNICAR QUE REALIZAMOS NO DIA 23/03/2017 UMA AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL DE ACARI/RN SOBRE REFORMA DA PREVIDÊNCIA, CONTANDO COM A REPRESENTAÇÃO DA FEDERAÇÃO DOS TRABALHADORES NA AGRICULTURA DO ESTADO DO RIO GRANDE DO NORTE &amp;#8211; FETARN, SINDICATO DOS TRABALHADORES E TRABALHADORAS RURAIS DE ACARI/RN, SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE ACARI/RN E COLÔNIA DE PESCADORES Z-28 DE ACARI/RN.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOAÇÃO DE VEÍCULO.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIBERAÇÃO DE CONTA CADASTRADA.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE URNAS PARA ELEIÇÃO DA CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSULTA REFERENTE AO PROJETO DE LEI Nº 012/2017 - PL.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSPORTE PARA AS ELEIÇÕES DA CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE REPRESENTANTES PARA COMISSÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE RECIBO.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A REQUISIÇÃO DE INFORMAÇÕES REFERENTE AO INQUÉRITO CIVIL Nº 089.2015.000003.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE LEI DO HINO MUNICIPAL.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE OFÍCIO DO MUSEU HISTÓRICO DE ACARI.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CARLOS THOMPSON COSTA FERNANDES _x000D_
 PRESIDENTE DO TRIBUNAL DE CONTAS DO ESTADO DO RIO GRANDE DO NORTE _x000D_
 </t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE REPRESENTANTES PARA CONSELHO DE HABITAÇÃO.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES CONTÁBEIS DO 2º BIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRONOGRAMA DE ATIVIDADES DA CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO COMPLEMENTAR DE LOGRADOURO PÚBLICO.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA REUNIÃO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE EMENDA À LEI ORGÂNICA PROMULGADA.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRORROGAÇÃO DE PRAZO.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESULTADO DA ELEIÇÃO DA MESA DIRETORA PARA O BIÊNIO 2019/2020.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ACESSO A EXTRATOS E SALDOS BANCÁRIOS.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE LEI SANCIONADA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCERRAMENTO DE CONTRATO.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: RESPOSTA À SOLICITAÇÃO REFERENTE À NOTÍCIA DE FATO Nº 089.2016.000782.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: ENVIO DE MATÉRIAS APROVADAS EM PLENÁRIO.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: ENVIO DE RECIBO.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: PROJETO CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE LIBERAÇÃO DE CONTA CADASTRADA.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: RESPOSTA REFERENTE À NOTÍCIA DE FATO Nº 1.28.200.000067/2017-16.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE LOTES DO EDITAL DE DOAÇÃO Nº 01/2017-TCE/RN.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: SOLICITAÇÃO DE PREENCHIMENTO DE VAGA DE CARTEIRO NA AGÊNCIA DE ACARI/RN.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: CONVOCAÇÃO.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES CONTÁBEIS DO 3º BIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIBERAÇÃO DE CONTAS CADASTRADAS.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE MATÉRIA APROVADA EM PLENÁRIO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUDIÊNCIA PÚBLICA PARA APRESENTAÇÃO DE RELATÓRIO DE GESTÃO DO SUS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AUMENTO DO LIMITE DE TRANSFERÊNCIA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE A NOTICIA FATO Nº 089.2017.000524</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES REFERENTES À NOTÍCIA DE FATO Nº 089.2017.000524.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO DA CÂMARA MIRIM.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE A NOTIFICAÇÃO Nº 001131/2017, PROCESSO Nº 21705/2016.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MESAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MESA.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROCEDIMENTO ADMINISTRATIVO Nº 089.2015.000008.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DO TRIBUNAL DE CONTAS DO ESTADO PARA PROSSEGUIMENTO DO CONCURSO PÚBLICO DA CÂMARA MUNICIPAL DE ACARI/RN.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PUBLICAÇÃO NO DIÁRIO OFICIAL DOS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PARA PRESTAR ESCLARECIMENTOS SOBRE O ABASTECIMENTO D&amp;#8217;ÁGUA DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REATIVAÇÃO DOS POÇOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTA A CTA2017050.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE MATÉRIAS APROVADAS EM PLENÁRIO</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES CONTÁBEIS DO 4º BIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PREVISÃO PARA ORÇAMENTO DE 2018.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE PARA REUNIÃO SOBRE O ABASTECIMENTO D&amp;#8217;ÁGUA DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIBERAÇÃO DE CONTA CADASTRADA</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO INQUÉRITO CIVIL Nº 089.2006.000001</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENVIO DE MATÉRIAS APROVADAS EM PLENÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ENVIO DE RECIBO</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFERENTE AO PROCEDIMENTO ADMINISTRATIVO Nº 089.2015.000019.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE JUNTA MÉDICA PARA CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE ATA DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE JUNTA MÉDICA PARA REALIZAÇÃO DE EXAMES ADMISSIONAIS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE INFORMAÇÕES CONTÁBEIS DO 5º BIMESTRE DE 2017.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DA LEI ORGÂNICA MUNICIPAL REVISADA E PROMULGADA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DA PROJETOS DE LEI APROVADOS EM PLENÁRIO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIO DE PROJETO DE LEI APROVADO EM PLENÁRIO.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ALTERAÇÃO DE LIMITE PARA TRANSFERÊNCIA.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>OJABD</t>
   </si>
   <si>
     <t>Ofícios Expedidos do Gabinete do Vereador Ari</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARCERIA PARA EMISSÃO DE CARTEIRAS DE IDENTIDADE</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>OZRS</t>
   </si>
   <si>
     <t>Ofícios Expedidos do Gabinete do Vereador Zuil</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE SOLICITAR DE VOSSA SENHORIA A LIMPEZA DA PAREDE DO AÇUDE DA MARIA FERREIRA EM CARÁTER DE URGÊNCIA, POIS O MESMO ENCONTRASSE COM ÁRVORES DE GRANDES PROPORÇÕES LOCALIZADAS EM SUA PAREDE, COLOCANDO EM RISCO A SUA ESTRUTURA.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE REITERAR SOLICITAÇÃO A VOSSA SENHORIA PARA_x000D_
 IMPLANTAÇÃO DE PISO TÁTIL NO ACESSO AO GINÁSIO DE ESPORTES DR. JORÁCIO MAMEDE GALVÃO_x000D_
 E NO CALÇADÃO JOSÉ VINÍCIO DANTAS (ACARI/GARGALHEIRAS</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESFILIAÇÃO.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISIÇÃO DE INFORMAÇÕES</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PARCERIA PARA EXECUÇÃO DE SERVIÇO.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOCUMENTO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXMO. SR. _x000D_
 EZEQUIEL GALVÃO FERREIRA DE SOUZA _x000D_
 PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO RIO GRANDE DO NORTE _x000D_
 </t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REATIVAÇÃO DE POÇO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 1º. NOMEAR OS SEGUINTES SERVIDORES DOS CARGOS RESPECTIVOS:       _x000D_
  _x000D_
 ROMEU FERNANDES DANTAS DE SALES &amp;#8211; DIRETOR GERAL_x000D_
 LIDIANE LOUISE DE MEDEIROS SILVA &amp;#8211; DIRETORA CONTÁBIL_x000D_
 PEDRO JONATH SILVA DE OLIVEIRA &amp;#8211; DIRETOR DE INFORMÁTICA_x000D_
 LUANA JUSSIELLY RIBEIRO DANTAS DA SILVA &amp;#8211; CONTROLADORA INTERNA_x000D_
 MARIA LADJANY DA COSTA ARAÚJO &amp;#8211; PROCURADORA JURÍDICA_x000D_
 DAVI DE OLIVEIRA NETO &amp;#8211; ASSESSOR DE COMUNICAÇÃO _x000D_
 </t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf</t>
   </si>
   <si>
     <t>ART. 1º. NOMEAR O SENHOR ÍCARO VINÍCIUS DE OLIVEIRA PEREIRA PARA OCUPAR O CARGO COMISSIONADO DE COORDENADOR LEGISLATIVO DA CÂMARA MUNICIPAL DE ACARI/RN.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICAM DESIGNADOS OS SEGUINTES SERVIDORES PARA COMPOR A COMISSÃO PERMANENTE DE LICITAÇÃO E, SUAS RESPECTIVAS FUNÇÕES, QUAIS SEJAM:_x000D_
 _x000D_
 ROMEU FERNANDES DANTAS DE SALES - PRESIDENTE_x000D_
 LIDIANE LOUISE DE MEDEIROS SILVA - SECRETÁRIA_x000D_
 MARIA DO CARMO DOS SANTOS BARBOSA - MEMBRO_x000D_
 ÍCARO VINÍCIUS PEREIRA DA SILVA - MEMBRO SUPLENTE_x000D_
 </t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA CRIADA A COMISSÃO DE ESTUDOS PARA ELABORAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE TOMBAMENTO DO PATRIMÔNIO HISTÓRICO, CULTURAL E ARTÍSTICO DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t xml:space="preserve">ART. 2º. FICAM DESIGNADOS OS SEGUINTES INTEGRANTES PARA COMPOR A REFERIDA COMISSÃO:_x000D_
 _x000D_
 	ROMEU FERNANDES DANTAS DE SALES &amp;#8211; PRESIDENTE_x000D_
 	PEDRO JONATH SILVA DE OLIVEIRA &amp;#8211; VICE-PRESIDENTE_x000D_
 	MARIA LADJANY DA COSTA ARAÚJO &amp;#8211; SECRETÁRIA_x000D_
 ÍCARO VINÍCIUS DE OLIVEIRA PEREIRA &amp;#8211; MEMBRO_x000D_
 </t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA COMISSÃO DE ESTUDOS PARA ELABORAÇÃO DE PROJETO DE LEI QUE DISPÕE SOBRE TOMBAMENTO DO PATRIMÔNIO HISTÓRICO, CULTURAL E ARTÍSTICO DO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO DE OCUPANTE DE CARGO EM COMISSÃO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE ACARI/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE OCUPANTE DE CARGO EM COMISSÃO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE ACARI/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COMENDA &amp;#8220;PROFESSORA ALMIRA ARAÚJO&amp;#8221;, NO MUNICÍPIO DE ACARI/RN E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>PLPE</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FORMULAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO CULTURAL &amp;#8220;MAESTRO FELINTO LUCIO DANTAS&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A FORMULAÇÃO DE CONVÊNIO COM A ASSOCIAÇÃO CAMINHOS DA CIDADANIA (POLÍCIA MIRIM), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A FORMULAÇÃO DE CONVÊNIO COM A SOCIEDADE DE PROTEÇÃO A MATERNIDADE E À INFÂNCIA DE ACARI &amp;#8211; HOSPITAL MATERNIDADE DE ACARI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENTA: ESTABELECE E IMPLANTA A REORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO, DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL E COMPETÊNCIA GERAL DOS ÓRGÃOS DO PODER EXECUTIVO, CRIA, MODIFICA, MANTÉM, RENOMEIA, EXTINGUE E AUTORIZA A EXTINÇÃO DE ÓRGÃOS E CARGOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL AOS PROFESSORES E DIRETORES DA REDE DE ENSINO MUNICIPAL DE ACARI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO PODER EXECUTIVO MUNICIPAL A ABERTURA DE CRÉDITO ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA, DO FUNDO MUNICIPAL DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>PLPL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE JOSÉ VINÍCIO DANTAS O CALÇADÃO DE DUAS VIAS SITUADO NA RN QUE LIGA O MUNICÍPIO DE ACARI AO POVOADO GARGALHEIRAS.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONCURSO PARA A ESCOLHA DO HINO OFICIAL DA CIDADE DE ACARI-RN, COM A FINALIDADE DE DESPERTAR O SENTIMENTO CÍVICO NA POPULAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA DENOMINADO DE RUA CELEIDE ALBERTINA DANTAS, A RUA LOCALIZADA NO LOTEAMENTO DE ESPÓLIO JOÃO SOLON DE MEDEIROS, TENDO COMO LIMITES AO NORTE LOTEAMENTO DO SR.IRANILDO JOSÉ DE MEDEIROS, AO SUL LOTEAMENTO DO SR. IVANIR JOSÉ DE MEDEIROS, AO LESTE E OESTE LOTEAMENTO DA SRA. IRANILDA MARIA DE OLIVEIRA. </t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CÂMARA MIRIM NO MUNICÍPIO DE ACARI/RN, E ESTABELECE NORMAS PARA SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ADOTA O DIÁRIO OFICIAL DAS CÂMARAS MUNICIPAIS DO ESTADO DO RIO GRANDE DO NORTE, INSTITUÍDO E ADMINISTRADO PELA FECAMRN, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE ACARI/RN. </t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 912, DE 16 DE NOVEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AVALIAÇÃO ANUAL DE SAÚDE EM TODOS OS ALUNOS MATRICULADOS NAS ESCOLAS PÚBLICAS MUNICIPAIS DO ENSINO FUNDAMENTAL 1, DO 1° AO 5° ANO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ARBORIZAÇÃO DAS PRAÇAS, CANTEIROS E LOGRADOUROS PÚBLICOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACESSO PREFERENCIAL DE PESSOAS COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO PELO PODER PÚBLICO_x000D_
 MUNICIPAL DE ESTAGIÁRIOS EM PARCERIA COM_x000D_
 INSTITUIÇÕES DE ENSINO E AGENTES DE_x000D_
 INTEGRAÇÃO, ADEQUANDO-SE ÀS NORMAS DA LEI_x000D_
 FEDERAL Nº 11.788, DE 25 DE SETEMBRO DE_x000D_
 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROMOÇÃO DE COLÔNIA DE FÉRIAS_x000D_
 PARA CRIANÇAS E ADOLESCENTES DO MUNICÍPIO_x000D_
 DE ACARI/RN NO PERÍODO DE FÉRIAS.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DOS_x000D_
 ARTIGOS 3º E 4º DA LEI MUNICIPAL Nº_x000D_
 1.039 DE 1º DE JULHO DE 2016, E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LOGRADOURO PÚBLICO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>MUSEU HISTÓRICO MUNICIPAL DE_x000D_
 ACARI &amp;#8211; MUDANÇA DENOMINAÇÃO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE NORMAS À VISITAÇÃO AOS SÍTIOS ARQUEOLÓGICOS DO MUNICÍPIO DE ACARI/RN E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO PARA O USO RACIONAL DA ÁGUA NO MUNICÍPIO DE ACARI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE IMPLANTAÇÃO DO PROJETO: &amp;#8220;ADOTE UM LEITOR: POR UMA ACARI MAIS LEITORA&amp;#8221;, NO MUNICÍPIO DE ACARI/RN.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O REGIMENTO INTERNO DOS VEREADORES MIRINS DA CÂMARA MUNICIPAL DE ACARI/RN, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 28, DA RESOLUÇÃO Nº 002, DE 15 DE DEZEMBRO DE 2004 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACARI).</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA SALA DE REUNIÃO DA CÂMARA MUNICIPAL DE ACARI/RN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA DIRETORA, OUVIDO O PLENÁRIO, COM FUNDAMENTO NO ART. 147 E SEGUINTES DA RESOLUÇÃO Nº 002, DE 15 DE DEZEMBRO DE 2004, SEJA CRIADA UMA COMISSÃO LEGISLATIVA TEMPORÁRIA, COMPOSTA DE 03 (TRÊS) MEMBROS, SENDO UM MEMBRO DA MESA, COM PRAZO DE ATÉ 30 (TRINTA) DIAS, COM A FINALIDADE DE ALTERAÇÃO REGIMENTAL ESPECÍFICA DO ART. 28, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACARI, ESTADO DO RIO GRANDE DO NORTE, BEM COMO DO ART. 39, § 5º, DA LEI ORGÂNICA MUNICIPAL, OS QUAIS VERSAM SOBRE A ELEIÇÃO DA RENOVAÇÃO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                                             REQUEIRO A MESA APÓS OUVIDO O PLENÁRIO, PARA QUE SEJA ENVIADO EXPEDIENTE A ILMA. SENHORA JULIANNE DANTAS BEZERRA DE FARIA, SECRETÁRIA ESTADUAL DO TRABALHO, HABITAÇÃO E ASSISTÊNCIA SOCIAL DO RN, SOLICITANDO DA MESMA EMPENHO NO SENTIDO DE UMA ATUAÇÃO GESTORA MAIS PRÓXIMA DA POPULAÇÃO ACARIENSE, INCLUINDO NO CALENDÁRIO DOS TRABALHOS DESTA CONCEITUADA SECRETARIA, UM DIA &amp;#8211; VILA CIDADÃ NA NOSSA CIDADE, PODENDO DESENVOLVER TRABALHOS SOCIAIS QUE ESTEJAM NO CONTEXTO DESTA AÇÃO.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.doc</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO NOS TERMOS REGIMENTAIS, OUVIDO O PLENÁRIO, A APROVAÇÃO PARA QUE A CÂMARA MUNICIPAL DE ACARI/RN POSSA DESENVOLVER UM CURSO DE NOÇÕES BÁSICAS EM INFORMÁTICA PARA IDOSOS ACIMA DE 60 (SESSENTA ANOS) NO TELECENTRO LEGISLATIVO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA DIRETORA, APÓS OUVIDO O PLENÁRIO, QUE SEJA CRIADA UMA COMISSÃO LEGISLATIVA TEMPORÁRIA, COMPOSTA DE 03 (TRÊS) MEMBROS, SENDO UM MEMBRO DA MESA, COM PRAZO DE ATÉ 30 (TRINTA) DIAS, COM A FINALIDADE DE REALIZAR A REVISÃO E ALTERAÇÃO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACARI, ESTADO DO RIO GRANDE DO NORTE, E DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DAS CÂMARAS MUNICIPAIS DO ESTADO DO RIO GRANDE DO NORTE, INSTITUÍDO E ADMINISTRADO PELA FECAM/RN, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DA CÂMARA MUNICIPAL DE ACARI/RN, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5551,67 +5551,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2017/2914/ata_da_eleicao_para_renovacao_da_mesa_diretora__dBT5M4R.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2529/2529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/sapl/public/materialegislativa/2017/2914/ata_da_eleicao_para_renovacao_da_mesa_diretora__dBT5M4R.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2350/2350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2154/2154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2058/2058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2059/2059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2060/2060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2061/2061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2062/2062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2066/2066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2312/2312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2338/2338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2517/2517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2519/2519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2520/2520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2550/2550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2465/2465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2466/2466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2081/2081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2082/2082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2083/2083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2084/2084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2569/2569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2212/2212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2352/2352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2386/2386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2388/2388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2389/2389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2406/2406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2521/2521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2522/2522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2523/2523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2524/2524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2525/2525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2526/2526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2527/2527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2528/2528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2530/2530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2531/2531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2559/2559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2568/2568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2441/2441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2442/2442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2570/2570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2077/2077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2078/2078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2079/2079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2080/2080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2268/2268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2371/2371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2017/2190/2190_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H509"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>