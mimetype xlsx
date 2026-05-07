--- v0 (2026-02-03)
+++ v1 (2026-05-07)
@@ -51,4174 +51,4174 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIAI - SISTEMA INTEGRADO DE AUDITORIA INFORMATIZADA - 3º BIMESTRE 2013.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>ALBERVÂNIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.645 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUADRAGÉSIMA QUINTA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 1ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.646 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUADRAGÉSIMA SEXTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 2ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.647 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUADRAGÉSIMA SÉTIMA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 3ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.648 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUADRAGÉSIMA OITAVA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 4ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.649 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUADRAGÉSIMA NONA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 5ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.650 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA) SESSÃO ORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE ACARI-RN. 6ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.651 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA PRIMEIRA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 7ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.652 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA SEGUNDA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 8ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.653 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA TERCEIRA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 9ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.654 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA QUARTA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 10ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.655 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA QUINTA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 11ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO_x000D_
 DE 2013.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.656 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA SEXTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 12ª REUNIÃO DO I PERÍODO ORDINÁRIO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.657 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA SÉTIMA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 13ª REUNIÃO DO I PERÍODO LEGISLATIVO DE_x000D_
 2013.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.658 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA OITAVA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 14ª REUNIÃO DO I PERÍODO LEGISLATIVO DE_x000D_
 2013.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.659 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA QUINGENTÉSIMA NONA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 15ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.660 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA) SESSÃO ORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE ACARI-RN. 16ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.661 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 17ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.662 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 18ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.662 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 19ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.664 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA QUARTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 20ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.665 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA QUINTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 21ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.666 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE ACARI-RN. 22ª REUNIÃO DO I PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.667 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 1ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.668 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA OITAVA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 2ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.669 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEXAGÉSIMA NONA) SESSÃO ORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE ACARI-RN. 3ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.670 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA) SESSÃO ORDINÁRIA DA_x000D_
 CÂMARA MUNICIPAL DE ACARI-RN. 4ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.671 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA PRIMEIRA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 5ª REUNIÃO DO II PERÍODO LEGISLATIVO DE_x000D_
 2013.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.672 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA SEGUNDA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 6ª REUNIÃO DO II PERÍODO LEGISLATIVO DE_x000D_
 2013.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.673 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA TERCEIRA) SESSÃO_x000D_
 ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 7ª REUNIÃO DO II PERÍODO LEGISLATIVO DE_x000D_
 2013.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.674 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA QUARTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 8ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.675 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA QUINTA) SESSÃO ORDINÁRIA_x000D_
 DA CÂMARA MUNICIPAL DE ACARI-RN. 9ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.676 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA SEXTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 10ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS VINTE E DOIS DIAS DO MÊS DE OUTUBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.677 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA SÉTIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 11ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS VINTE E NOVE DIAS DO MÊS DE OUTUBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.678 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA OITAVA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 12ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS CINCO DIAS DO MÊS DE NOVEMBRO DO ANO DE DOIS MIL E TREZE,</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.679 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA SEPTUAGÉSIMA NONA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 13ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS DOZE DIAS DO MÊS DE NOVEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.680 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA OCTOGÉSIMA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 14ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS DEZENOVE DIAS DO MÊS DE NOVEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.681 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA OCTOGÉSIMA PRIMEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 15ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS VINTE E SEIS DIAS DO MÊS DE NOVEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.682 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA OCTOGÉSIMA SEGUNDA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 16ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS TRÊS DIAS DO MÊS DE DEZEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.683 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA OCTOGÉSIMA TERCEIRA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 17ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS DEZ DIAS DO MÊS DE DEZEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DAS 2.684 (SEGUNDA MILÉSIMA, SEXCENTÉSIMA OCTOGÉSIMA QUARTA) SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE ACARI-RN. 18ª REUNIÃO DO II PERÍODO LEGISLATIVO DE 2013. AOS DEZESSETE DIAS DO MÊS DE DEZEMBRO DO ANO DE DOIS MIL E TREZE</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t>CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RGF 2º SEMESTRE 2012_x000D_
 </t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA JANEIRO 2013</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA JANEIRO 2013</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS JANEIRO - 2013</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA FEVEREIRO 2013</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA FEVEREIRO 2013</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS MARÇO - 2013</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA MARÇO 2013</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS FEVEREIRO - 2013</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA MARÇO 2013</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA ABRIL 2013</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA ABRIL 2013</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS ABRIL - 2013</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA MAIO 2013</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA MAIO 2013</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS MAIO - 2013</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SIAI - SISTEMA INTEGRADO DE AUDITORIA INFORMATIZADA - 1º BIMESTRE 2013._x000D_
 	</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SIAI - SISTEMA INTEGRADO DE AUDITORIA INFORMATIZADA - 2º BIMESTRE 2013. </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA JUNHO 2013</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA JUNHO 2013</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS JUNHO - 2013</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA JULHO 2013</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA JULHO 2013</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS JULHO - 2013</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>RGF 1º SEMESTRE 2013</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA AGOSTO 2013</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA AGOSTO 2013</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS AGOSTO - 2013</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS SETEMBRO - 2013</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA SETEMBRO 2013</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA SETEMBRO 2013</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA OUTUBRO 2013</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA OUTUBRO 2013</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS OUTUBRO - 2013</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESPESA NOVEMBRO 2013</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECEITA NOVEMBRO 2013</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS NOVEMBRO - 2013</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SIAI - SISTEMA INTEGRADO DE AUDITORIA INFORMATIZADA - 5º BIMESTRE 2013.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DESPESAS DEZEMBRO - 2013</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>LEONARDO FERREIRA DE AZEVEDO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA VACÂNCIA DE CARGO DE VEREADOR.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FICA INSTITUÍDA A COMENDA MUNICIPAL DO MÉRITO ANTONIETA PIRES GALVÃO DE GÓES. </t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA ACARIENSE AOS CIDADÃOS (ÃS), ALBERVAN CIRNE DE MEDEIROS, ANA CATARINA DE MEDEIROS ARAÚJO, ANTÔNIO ALVINO DE LIMA, CÍCERO PATROCÍNIO DANTAS, FRANCINALDO APARECIDO DOS SANTOS, FRANCISCO SATURNINO DA SILVA, ISAAC RODRIGO DE MEDEIROS CAVALCANTE, IZABELA CRISTHINA DANTAS VASCONCELOS, JOSÉ CASSIMIRO DA SILVA, JOSÉ TOMAZ DE ARAÚJO SOBRINHO, MARIA DE LOURDES PEREIRA DE MEDEIROS, RAQUEL VIEIRA ALEXANDRE, RAVENNA JORDÂNIA BEZERRA DA SILVA E RÚBIA KÁTIA AZEVÊDO MONTENEGRO, PELOS RELEVANTES SERVIÇOS PRESTADOS A SOCIEDADE ACARIENSE.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÔE SOBRE O PRAZO DO CRONOGRAMA DE IMPLEMENTAÇÃO DAS NOVAS REGRAS APLICADAS A CONTABILIDADE PÚBLICA.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL PARA O CORRENTE EXERCÍCIO FINANCEIRO, NO VALOR DE R$ 23.000,00 (VINTE E TRÊS MIL REAIS).</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL PARA O CORRENTE EXERCÍCIO FINANCEIRO, NO VALOR DE R$ 25.000,00 (VINTE E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DA CÂMARA MUNICIPAL PARA O CORRENTE EXERCÍCIO FINANCEIRO, NO VALOR DE R$ 14.000,00 (CATORZE MIL REAIS).</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE CONSTUIR QUATRO QUEBRA-MOLAS, SENDO TRÊS (03) NA_x000D_
 RUA ANTONIO FERREIRA, UM NAS IMEDIAÇÕES DA CASA DO SENHOR OLAVO, OUTRO NA CASA DO_x000D_
 SENHOR SEVERINO CAZUZA, OUTRO PERTO DA CASA DE DONA ZEFA DE PIERRE, O QUARTO É NO_x000D_
 MESMO CALÇAMENTO, MAS NA RUA DESEMBARGADOR SILVINO BEZERRA PRÓXIMO Á RESIDÊNCIA_x000D_
 DE DONA NOÊMIA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES TOME AS DEVIDAS PROVIDÊNCIAS, NO SENTIDO DE INSTALAR EXTINTORES EM_x000D_
 TODAS AS INSTITUIÇÕES PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>ALBERVANIA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR A RUA 27 DE SETEMBRO ENTRE AS RUAS_x000D_
 15 DE AGOSTO E 11 DE ABRIL, SITUADAS NO BAIRRO PE. JOSÉ DANTAS CORTEZ.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE MELHORAMENTO NA PINTURA DAS PAREDES NA_x000D_
 PARTE EXTERNA E INTERNA, ASSIM COMO TAMBÉM NA QUADRA DO PALÁCIO DE ESPORTES_x000D_
 MANOEL JOSÉ FERNANDES (BILEZÃO), SITUADO NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>LEÓ</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 DEVIDAS PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR UM ÔNIBUS ESCOLAR PARA OS_x000D_
 ALUNOS DO NOSSO MUNICÍPIO ATÉ CAÍCÓ.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>STELLA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PRAÇA DE LAZER COM “MINI_x000D_
 QUADRA” PARA REALIZAÇÃO DE PRÁTICAS DESPORTIVAS, EM FRENTE A SOCIEDADE VICENTINA_x000D_
 DE ASSISTÊNCIA SOCIAL (ABRIGO DOS IDOSOS).</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS DE CRIAR OS CARGOS DE ASB(AUXILIAR EM SAÚDE BUCAL) E_x000D_
 TSB (TÉCNICO EM SAÚDE BUCAL),DENTRO DO QUADRO DE FUNCIONÁRIOS DA_x000D_
 PREFEITURA MUNICIPAL DE ACARI.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO MESMO QUE SEJA CRIADO NO_x000D_
 NOSSO MUNICÍPIO A HORA DO TRABALHADOR PARA ATENDIMENTO MÉDICO E ODONTOLÓGICO, E_x000D_
 QUE SEJA 02 (DUAS) VEZES POR SEMANA NO HORÁRIO NOTURNO.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE QUE SEJA FEITA A CONCLUSÃO DA PAVIMENTAÇÃO_x000D_
 DA RUA JOAQUIM JOSÉ, FAZENDO LIGAÇÃO ATÉ A RUA DR. JORÁCIO MAMEDE_x000D_
 GALVÃO, LOCALIZADAS NO BAIRRO LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE QUE SEJA CONSTRUÍDA A PAVIMENTAÇÃO_x000D_
 DA RUA JOÃO SOARES DE MEDEIROS, NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>JOSENALDO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO INTERCEDA JUNTO_x000D_
 AO DER( DEPARTAMENTO DE ESTRADAS E RODAGENS), PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 SEJA CONSTRUÍDA UMA LOMBADA EM FRENTE AO CONJUNTO DOS_x000D_
 TRABALHADORES, LOCALIZADO NA RN 288 E AO MESMO TEMPO QUE SEJA AUMENTADA A_x000D_
 LOMBADA JÁ EXISTENTE PRÓXIMO AO HOSPITAL REGIONAL E QUE AS MESMAS SEJAM_x000D_
 DEVIDAMENTE SINALIZADAS.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VIABILIZE A_x000D_
 CONSTRUÇÃO DE UMA LOMBADA AO LADO DO MUSEU HISTÓRICO.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>NENILVAN</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VIABILIZE A_x000D_
 CONSTRUÇÃO DE VIAS DE ACESSO PARA PEDESTRES , NO PONTILHÃO, SOBRE O RIACHO DA_x000D_
 JULIANA, PRÓXIMO A VILA DE PAULO DE ALBINO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE REALIZAR ESTUDO PARA VIABILIZAR A CRIAÇÃO EM NOSSO_x000D_
 MUNICIPIO DE UM DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES, VIABILIZAR JUNTO A SECRETARIA ESTADUAL DE RECURSOS HÍDRICOS, AQUISIÇÃO_x000D_
 DE RECURSOS A SEREM EMPREGADOS NA PERFURAÇÃO DE POÇOS, DESSALINIZADORES E CATAVENTOS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>MARINEIDE</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA FEITA A_x000D_
 DESOBSTRUÇÃO DOS BARRANCOS LOCALIZADOS NA RUA SILVINO BEZERRA FILHO, NAS_x000D_
 IMEDIAÇÕES DAS CASAS POTIGUAR E A ESCOLA IRACEMA BRANDÃO DE ARAÚJO (EEPIBA).</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, TOMAR PROVIDÊNCIAS NO_x000D_
 SENTIDO DE VIABILIZAR JUNTO AO DER( DEPARTAMENTO DE ESTRADAS E RODAGENS), A_x000D_
 PINTURA DE FAIXA DE PEDESTRES, DEVIDAMENTE SINALIZADA, EM FRENTE À ESCOLA_x000D_
 CANTÍDIA AUDA PIRES, NA RUA TIRADENTES, NO BAIRRO LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA_x000D_
 OFICIADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE ESTRUTURA FÍSICA PADRONIZADA_x000D_
 EM CADA PONTO DE MOTO TAXI PARA USO EXCLUSIVO DOS MOTO TAXISTAS DE NOSSA_x000D_
 CIDADE.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>BADA</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA_x000D_
 ENCAMINHADO EXPEDIENTE, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM_x000D_
 TOMADAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PARADA DE ÔNIBUS NO_x000D_
 TREVO QUE LIGA ACARI A CARNAÚBA DOS DANTAS .</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA_x000D_
 ENCAMINHADO EXPEDIENTE, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM_x000D_
 TOMADAS PROVIDÊNCIAS JUNTO AO DNIT, NO SENTIDO DE INSTALAR UM_x000D_
 SEMÁFORO SONORO, NA RUA DR. SILVINO BEZERRA, EM FRENTE A ESCOLA_x000D_
 ESTADUAL DR. JOSÉ GONÇALVES DE MEDEIROS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA_x000D_
 ENCAMINHADO EXPEDIENTE, AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM_x000D_
 TOMADAS PROVIDÊNCIAS JUNTO AO DER( DEPARTAMENTO DE ESTRADAS E RODAGENS),_x000D_
 NO SENTIDO DE DAR CONTINUIDADE O ASFALTO DA RN 288, COMEÇANDO_x000D_
 NO MUSEU HISTÓRICO DE ACARI, ATÉ O FINAL DA RUA TOMAZ DE ARAÚJO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO SEJA TOMADA PROVIDÊNCIA, NO SENTIDO DE CONSTRUIR_x000D_
 UMA LOMBADA NA RUA MODESTO PEREIRA, NO BAIRRO TARCÍSIO BEZERRA GALVÃO,_x000D_
 NAS IMEDIAÇÕES DA RESIDÊNCIA DO SENHOR HOMERO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO SEJA TOMADA PROVIDÊNCIA, NO SENTIDO PAVIMENTAR_x000D_
 A RUA DR. PEDRO ETELVINO DE GÓES, ATÉ O FINAL, PRÓXIMO A CASA DE JUAREZ DE SOCORRO,_x000D_
 SITUADA NO BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO SEJA TOMADO AS DEVIDAS PROVIDÊNCIAS, NO_x000D_
 SENTIDO PAVIMENTAR A RUA ANTONIO DA SILVA ESPÍNOLA, LOCALIZADA NO BAIRRO ARI DE_x000D_
 PINHO NESTA CIDADE.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO_x000D_
 QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE_x000D_
 DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE_x000D_
 PAVIMENTAR A RUA JOÃO FERREIRA, LOCALIZADA ENTRE AS RUAS MANOEL NORTE E PEDRO_x000D_
 ESTEVAM, COMO TAMBÉM A RUA SEVERINA RIBEIRO TODAS NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, PARA_x000D_
 QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO_x000D_
 DAS POSSIBILIDADES FINANCEIRA DO MUNICÍPIO, SEJA TOMADA PROVIDÊNCIA NO SENTIDO DE_x000D_
 CONSTRUIR UMA FOSSA COLETIVA NO POVOADO GARGALHEIRAS, AO LADO DA JÁ_x000D_
 EXISTENTE NA VILA, AO LADO DO AÇUDE.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O_x000D_
 MESMO DENTRO DAS POSSIBILIDADES PROVIDENCIE O ATERAMENTO DE UM BURACO_x000D_
 LOCALIZADO AO LADO DA BR 427, NAS PROXIMIDADES DA CRECHE MARIA DE_x000D_
 FATIMA ARAUJO, NO BAIRRO PETROPOLIS.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE CONCLUIR A PAVIMENTAÇÃO DA RUA FRANCISCO MEIRA E_x000D_
 SÁ E DA TRAVESSA PROFESSORA NATÁLIA ALVES DANTAS, AMBAS LOCALIZADAS NO_x000D_
 BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>STELLA, ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 DENTRO DAS POSSIBILIDADES FAÇA A SUBSTITUIÇÃO DOS BANCOS E MESAS DESTRUÍDOS NA 2ª E_x000D_
 3ª PRACINHA DA CICLOVIA QUE INTERLIGA NOSSO MUNICÍPIO AO POVOADO GARGALHEIRAS, POR_x000D_
 EQUIPAMENTOS E APARELHOS RESISTENTES ADEQUADOS À PRÁTICA DE EXERCÍCIOS FÍSICOS. AS_x000D_
 MINI-ACADEMIAS DEVERÃO CONTAR COM PLACAS EXPLICATIVAS QUE ORIENTAM A MANEIRA_x000D_
 CORRETA DE SE EXERCITAR.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FIRMAR CONVÊNIO COM O MINISTÉRIO DA SAÚDE_x000D_
 PARA A AQUISIÇÃO DE UM “ODONTOMÓVEL”.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA TOMADA AS_x000D_
 DEVIDAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR FAZENDO UMA ADAPTAÇÃO ENTRE A_x000D_
 RUA DESEMBARGADOR SILVINO BEZERRA E A BR-427 NAS IMEDIAÇÕES DO CEMITÉRIO SÃO_x000D_
 JOÃO BATISTA (CEMITÉRIO NOVO) E CONSTRUIR UM CANTEIRO NO ESPAÇO TRIANGULAR_x000D_
 NESSA ADAPTAÇÃO COMO TAMBÉM PAVIMENTAR A ENTRADA DO NOVO ACARI INICIANDO_x000D_
 NA BR – 427.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>WELLINGTON</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE MELHORAR A ILUMINAÇÃO PÚBLICA DA RUA_x000D_
 MODESTO PEREIRA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR PRAÇAS PÚBLICAS COM ESTRUTURA_x000D_
 PARA ESPORTE E LAZER NO CONJUNTO HABITACIONAL TEREZINHA PEREIRA GALVÃO SITUADO_x000D_
 NO BAIRRO PETRÓPOLIS .</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR A VIA QUE INTERLIGA A RUA ANA_x000D_
 FERNANDES E A RUA TOMAZ SEBASTIÃO SITUADAS NO BAIRRO CENTRO, NAS_x000D_
 PROXIMIDADES DA RUA FÉLIX PEREIRA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR A RUA OSCAR NELSON, SITUADA NO_x000D_
 BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 DEVIDAS PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR UM ÔNIBUS ESCOLAR PARA OS_x000D_
 ALUNOS DO NOSSO MUNICÍPIO ATÉ CURRAIS NOVOS.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS DEVIDAS_x000D_
 PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR RAMPAS PARA ACESSIBILIDADE DE_x000D_
 CADEIRANTES NOS PRÉDIOS PÚBLICOS, QUE FALTAM.SINALIZAR AS JÁ EXISTENTES E_x000D_
 FISCALIZAR OS DEMAIS LOCAIS QUE SEJAM PRIVADOS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS DEVIDAS_x000D_
 PROVIDÊNCIAS NO SENTIDO PAVIMENTAR A RUA LOCALIZADA EM GARGALHEIRAS POR TRÁS DA VILA_x000D_
 PRINCIPAL.(RUA DE JAÉCIA).</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE RESTAURAR A PARTE INTERNA E EXTERNA DO GINÁSIO DE_x000D_
 ESPORTES DR. JORÁCIO MAMEDE GALVÃO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 FINANCEIRAS O MESMO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE TROCAR TODO_x000D_
 O TELHADO DA ESCOLA MUNICIPAL MAJOR HORTÊNCIO DE BRITO,QUE É DE TELHA_x000D_
 BRASILIT, POR TELHAS COMUNS DE CERÂMICA.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES DO MUNICÍPIO, VIABILIZE CONSTRUÇÃO APARELHOS DE MUSCULAÇÃO E_x000D_
 ALONGAMENTO, COMO TAMBÉM BANCOS, NA RUA VICENTE DE MOURA, NAS IMEDIAÇÕES_x000D_
 DO PÓRTICO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE COLOCAR LIXEIRAS, NA PRAÇA DE_x000D_
 ALIMENTAÇÃO ELISEU VITORIANO DA SILVA, SITUADA A RUA TOMAZ DE ARAÚJO,_x000D_
 CENTRO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAR O RECAPEAMENTO DO ASFALTO QUE_x000D_
 CORTA O BAIRRO PETRÓPOLIS, INICIANDO NA PONTE VELHA ATÉ O ENTRONCAMENTO PRÓXIMO_x000D_
 AO CEMITÉRIO MORADA DA PAZ. SINALIZADA COM FAIXA DE PEDESTRES EM FRENTE A_x000D_
 ESCOLA MUNICIPAL PORFIRIA PIRES.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES DO MUNICÍPIO, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE_x000D_
 PAVIMENTAR A RUA DESEMBARGADOR SILVINO BEZERRA, INICIANDO AO LADO DO POSTO DE_x000D_
 SAÚDE, PASSANDO PELOS LADOS DA CAPELA DE SANTA RITA, SENDO CONCLUÍDO EM FRENTE_x000D_
 AO ESTÁDIO MUNICIPAL PEDRO CELESTINO .</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO AO EXPEDIENTE AO CHEFE DO_x000D_
 PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES DO MUNICÍPIO TOME AS NECESSÁRIAS_x000D_
 PROVIDÊNCIAS NO SENTIDO DE RECUPERAR A TODA A PAVIMENTAÇÃO JÁ EXISTENTE, NA RUA MAJOR_x000D_
 HORTÊNCIO DE BRITO.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA COLOCADO EM VOTAÇÃO O EXPEDIENTE PARA_x000D_
 QUE SEJA INSTITUÍDA A CÂMARA ITINERANTE DO PODER LEGISLATIVO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A_x000D_
 RECUPERAÇÃO DA PARTE FÍSICA, E ILUMINAÇÃO DA QUADRA DE ESPORTES LOCALIZADA NA_x000D_
 COMUNIDADE VACA BRAVA, ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR AS RUAS FRANCISCO MEIRA E SÁ E_x000D_
 ENÉAS PIRES GALVÃO, SITUADAS NO BAIRRO ARI DE PINHO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE PAVIMENTAR AS RUAS: VITÓRIA RIBEIRO, AMÉLIA_x000D_
 BEZERRA, CUSTODIO ALVES, SEBASTIÃO TOMÉ E JOAQUIM BATISTA, TODAS LOCALIZADA_x000D_
 NO CONJUNTO HABITACIONAL TEREZINHA PEREIRA GALVÃO NO BAIRRO PETRÓPOLIS NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE FAZER DOAÇÃO DE UM TERRENO, NA RUA MONOEL BATISTA DE ARAÚJO, AO_x000D_
 LADO DO PALÁCIO DE ESPORTES MANOEL JOSÉ FERNANDES (BILEZÃO) NO BAIRRO PETRÓPOLIS,_x000D_
 PARA CONSTRUÇÃO DE GALPÃO.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO,_x000D_
 DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A_x000D_
 PAVIMENTAÇÃO DAS RUAS: FRANCISCO LOPES DE ASSIS, PEDRO PIRES DE MEDEIROS E_x000D_
 FRANCISCA VERAS GALVÃO, TODAS LOCALIZADAS NO BAIRRO PETRÓPOLIS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A LIMPEZA DA PARTE INTERNA DO_x000D_
 AÇUDE DAS OITICICAS, (AÇUDE DA SANTA) LOCALIZADO NO BAIRRO LUIZ GONZAGA NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 DENTRO DAS POSSIBILIDADES DO MUNICÍPIO CONSTRUA UMA PRAÇA DE LAZER, ENTRE AS_x000D_
 RUAS: FRANCISCO LOPES DE ASSIS E NEÔNIO MANOEL DOS SANTOS, NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES DO MUNICÍPIO TOME PROVIDÊNCIAS NO SENTIDO DE RECAPEAR A PAVIMENTAÇÃO DA RUA OTÁVIO LAMARTINE, MAIS PRECISAMENTE NO LOCAL DO PAVILHÃO DE NOSSA SENHORA DA GUIA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PROVIDENCIAR O MEIO DE TRANSPORTES DOS_x000D_
 ALUNOS DA ZONA RURAL ATRAVÉS DE ÔNIBUS SUBSTITUINDO AS CAMINHONETAS (PAU DE_x000D_
 ARARA).</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER O ROÇO, COMO TAMBÉM PASSAR A_x000D_
 PATROL EM TODAS AS ESTRADAS VICINAIS DO NOSSO MUNICÍPIO PARA QUE AS MESMAS_x000D_
 FIQUEM MAIS ANIVELADAS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO O MESMO TOME AS NECESSÁRIAS_x000D_
 PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA BARRAGEM SUBMERSSA E AÇORIADORA_x000D_
 NO ASSENTAMENTO BICO DA ARARA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO_x000D_
 PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES, TOME AS NECESSÁRIAS_x000D_
 PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM MURO DE CONCRETO COM APROXIMADAMENTE 01_x000D_
 (UM) METRO DE ALTURA AO LADO DA RESIDÊNCIA DA SENHORA TOINHA DE RAIMUNDO DE MAGO,_x000D_
 SITUADA NA RUA MARIA NUNES NO BAIRRO LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>TOME AS NECESSÁRIAS PROVIDENCIAS NO SENTIDO DE INSTITUIR A GUARDA_x000D_
 MUNICIPAL EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER_x000D_
 EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A VIABILIDADE DE SE CRIAR NO NOSSO MUNICÍPIO A_x000D_
 CASA DA CULTURA.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR AS RUAS: 27 DE SETEMBRO ENTRE AS_x000D_
 RUAS 15 DE AGOSTO E 11 DE ABRIL ,COMO TAMBÉM AS RUAS 31 DE MARÇO E 11 DE ABRIL,_x000D_
 SITUADAS NO BAIRRO PE. JOSÉ DANTAS CORTEZ.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR A RUA, FRANCISCO TOMÉ DE_x000D_
 OLIVEIRA, SITUADA NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONTRUIR CORRE-MÃOS NAS RUAS: MANOEL_x000D_
 NORTE NO BAIRRO PETRÓPOLIS, GERALDO GUINÉ NO BAIRRO TARCISIO BEZERRA E_x000D_
 CORONEL FRANCISCO BEZERRA, NO BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE FAZER UMA DOAÇÃO DA LAMA DO AÇUDE DAS OITICICAS (AÇUDE DA SANTA),_x000D_
 PARA A MATRIZ DE NOSSA SENHORA DA GUIA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PASSAGEM MOLHADA NO RIO_x000D_
 ACAUÃ NA COMUNIDADE ACAUÃ.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PAVIMENTAR: A TRAVESSA PEDRO DAMIÃO_x000D_
 DE MEDEIROS E A RUA JOSEFA CUNHA DE MEDEIROS, AMBAS SITUADAS NO BAIRRO_x000D_
 PADRE JOSÉ DANTAS CORTES.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE AMPLIAR A REDE WI FI MUNICIPAL EM_x000D_
 PONTOS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O_x000D_
 MESMO DENTRO DAS POSSIBILIDADES PROVIDENCIE A PAVIMENTAÇÃO DE PARTE DA RUA_x000D_
 VICENTE DE MOURA SENTIDO DO HOSPITAL REGIONAL DR. ODILON GUEDES DA_x000D_
 SILVA DANDO CONTINUIDADE A JÁ EXISTENTE.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O_x000D_
 MESMO DENTRO DAS POSSIBILIDADES PROVIDENCIE A PAVIMENTAÇÃO DE PARTE DA RUA_x000D_
 RAIMUNDO AUGUSTO DE SOUZA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O_x000D_
 MESMO VIABILIZE A POSSIBILIDADE REATIVAR A REALIZAÇÃO DOS FESTIVAIS DE QUADRILHA_x000D_
 JUNINA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O_x000D_
 MESMO TOME PROVIDÊNCIAS NO SENTIDO DE COLOCAR TELA DE PROTEÇÃO EM TODOS OS_x000D_
 RESERVATÓRIOS DE ÁGUA DOS PRÉDIOS PÚBLICO DO NOSSO MUNICÍPIO, COMO TAMBÉM DE TODAS_x000D_
 AS FAMÍLIA QUE FAZEM PARTE DOS PROGRAMA SOCIAIS DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, SEJA CRIADO EM NOSSA MUNICÍPIO O PLANO DE CARREIRA PARA OS_x000D_
 SERVIDORES DA SAÚDE E DEMAIS SERVIDORES DA ADMINISTRAÇÃO_x000D_
 PÚBLICA MUNICIPAL, EXCETO OS SERVIDORES DO MAGISTÉRIO POIS JÁ TEM SEU PLANO_x000D_
 PRÓPRIO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE DENTRO DAS POSSIBILIDADES DO MUNICÍPIO SEJA CONCLUÍDO OS CALÇAMENTO DAS_x000D_
 RUAS: ANTÔNIO BEZERRA E JOÃO SÓLON DE MEDEIROS FILHO TODAS LOCALIZADAS NO BAIRRO_x000D_
 ARI DE PINHO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL NO SENTIDO DO_x000D_
 MESMO VER A VIABILIDADE DA AQUISIÇÃO DE UMA SERRA CIRCULAR PARA O MATADOURO_x000D_
 PÚBLICO, TENDO COMO OBJETIVO SUBSTITUIR O USO DE CEPO QUE ESTÁ SENDO UTILIZADO_x000D_
 NAQUELE LOCAL DE TRABALHO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, PARA QUE DENTRO_x000D_
 DAS POSSIBILIDADES DO MUNICÍPIO SEJA CONSTRUÍDO O CALÇAMENTO DA RUA MENDES_x000D_
 MEDEIROS, NO CONJUNTO HABITACIONAL PARQUE DOS ANGICOS NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, PARA QUE DENTRO_x000D_
 DAS POSSIBILIDADES, SEJA CONCLUÍDO UM MATA BURROS, LOCALIZADO NO SÍTIO_x000D_
 BOQUEIRÃOZINHO COM CARNAUBINHA, E FAZER TERRAPLANAGEM NAS ESTRADAS_x000D_
 LIGANGO AS COMUNIDADES ORA CITADAS, COMO TAMBÉM RECUPERAR O MATA_x000D_
 BURROS EXISTENTE NA DIVISA DO OLHO D’AGUA DO BICO COM SÍTIO NOVO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O_x000D_
 PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE_x000D_
 SEJA FEITO UM ESTUDO VIABILIZANDO COM URGÊNCIA A CONSTRUÇÃO DE NOVAS_x000D_
 COVAS NO CEMITÉRIO PÚBLICO MORADA DA PAZ SÃO JOÃO BATISTA, NO_x000D_
 BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES DO MUNICÍPIO FAÇA A PAVIMENTAÇÃO DAS RUAS ANTONIO PIRES GALVÃO,_x000D_
 MANOEL ROSENDO DOS SANTOS, FRANCISCO FERREIRA CHAVES E A VILA IDELFONSO BARBOSA,_x000D_
 AMBAS SITUADAS NO BAIRRO VEREADOR TARCÍSIO BEZERRA GALVÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE FAZER A CONSTRUÇÃO DE UM MURO DE ARRIMO_x000D_
 COM PARAPEITO E ILUMINAÇÃO DIRECIONADA A SANGRIA DO AÇUDE DA SANTA, NO TÉRMINO_x000D_
 DAS RUAS PEDRO NUNES, ANTONIO SEVERIANO E PNEUS, SITUADA NO BAIRRO LUIZ_x000D_
 GONZAGA.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>CHICO DIAS</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA TOMADA AS DEVIDAS_x000D_
 PROVIDENCIAS NO SENTIDO DE ACIONAR A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO, PARA QUE A_x000D_
 MESMA ENCONTRE UMA CONDIÇÃO MELHOR E ADEQUADA PARA O TRANSPORTE DAS CARNES APÓS_x000D_
 O ABATE NO MATADOURO PÚBLICO MUNICIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE ENTRAR EM CONTADO COM A CAERN, NO SENTIDO DE CONSTRUIR UMA_x000D_
 CAIXA D’AGUA NA PARTE ALTA DO BAIRRO PETROPOLIS, BENEFICIANDO OS_x000D_
 CONJUNTOS HABITACIONAIS TEREZINHA PEREIRA GALVÃO, ELIZABETE PEREIRA_x000D_
 GALVÃO COMO TAMBÉM A CRECHE PROFESSORA MARIA DE FÁTIMA ARAÚJO, E_x000D_
 CEMITÉRIO PÚBLICO MORADA DA PAZ SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE REALIZAR EVENTOS CULTURAIS NA PRAÇA CIPRIANO PEREIRA DESTA_x000D_
 CIDADE, EVENTOS ESTES A SEREM REALIZADOS NO ULTIMO FINAL DE SEMANA DE CADA_x000D_
 MÊS.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE PROVIDENCIAR PARA QUE SEJA OFERECIDO CURSO BÁSICO DE_x000D_
 INGLÊS PARA BARES, HOTÉIS, RESTAURANTES, POSTOS DE GASOLINA E TAXISTAS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE ISENTAR DA TAXA DE IPTU MUNICIPAL, TODOS OS_x000D_
 CIDADÃOS QUE TIVEREM SUAS CAIXAS D’AGUA DESCOBERTAS E PROVIDENCIAREM A_x000D_
 COBERTURA DAS MESMAS POR CONTA PRÓPRIA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE PROVIDÊNCIAR JUNTO A CAERN, PARA QUE SEJA_x000D_
 RETIRADA A TAXA DE ESGOTO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE PROVIDÊNCIAR UMA PLACA, SINALIZANDO NO_x000D_
 ENTROMCAMENTO DAS RUAS MAJOR HORTÊNCIO DE BRITO COM A MARIA NUNES,_x000D_
 MAIS PRECISAMENTE AO LADO DA PRACINHA DO LIONS, DENOMINADA PEDRO_x000D_
 FERREIRA DE AZEVÊDO, INFORMANDO OS DESTINOS DE: CRUZETA, SÃO JOSÉ E_x000D_
 CAICÓ, COM A QUILOMETRAGEM CORRESPONDENTE.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO, QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRA DO MUNICÍPIO, SEJA FEITA UMA PROTEÇÃO EM FERRO OU ALVENARIA_x000D_
 NA RUA VICENTE DE MOURA, NAS IMEDIAÇÕES DA RESIDÊNCIA DO SR. MANOEL VALERIANO_x000D_
 (MANOELZINHO), LADO ESQUERDO EM DIREÇÃO AO HOSPITAL REGIONAL DR. ODILON GUEDES DA_x000D_
 SILVA – BAIRRO SENADOR DINARTE MARIZ.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DÊ UMA_x000D_
 ATENÇÃO ESPECIAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, TURISMO DESPORTO E LAZER NO SENTIDO REALIZAR ANUALMENTE UM FESTIVAL_x000D_
 DE BANDAS LOCAIS AMADORAS.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA SIGNATÁRIA, NO USO DE SUA FUNÇÃO LEGISLATIVA, E, NOS TERMOS REGIMENTAIS, REQUER DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE TRANSPORTES E OBRAS URBANA, ALGUMAS MEDIDAS QUE VIABILIZEM A COLETA DE LIXO SELETIVA DE GARRAFAS PET COM O INTUITO DE ABASTECER COM ESSA MATÉRIA PRIMA A FÁBRICA DE RECICLAGEM PARA A CONFECÇÃO DE VASSOURAS E OUTROS ARTIGOS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 PROVIDÊNCIAS NO SENTIDO DE RECUPERAR AS ESTRADAS VICINAIS: INICIANDO NA_x000D_
 CARNAUBINHA ATÉ A VOLTA DO RIO, DANDO CONTINUIDADE, EM ZÉ DO PEIXE, PASSANDO POR_x000D_
 ROSEIRA, PRAINHA, FINALIZANDO EM GARGALHEIRAS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VEJA A_x000D_
 POSSIBILIDADE DE FAZER DOAÇÃO DE UM DOS ÔNIBUS ANTIGO DO NOSSO MUNICÍPIO PARA A_x000D_
 FILARMÔNICA FELINTO ÚCIO DANTAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES JUNTAMENTE COM A SECRETARIA MUNICIPAL COMPETENTE FAÇA A AQUISIÇÃO_x000D_
 DE UMA ROÇADEIRA HIDRÁULICA ARTICULADA E UMA ESCLEIPES.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE CRIAR O CONSELHO MUNICIPAL DA JUVENTUDE QUE FICOU_x000D_
 INSTITUIDO PELAS LEIS FEDERAL 11129/2005 E 11692/2008.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO TOCANTE A IMPLANTAÇÃO DE UM CORRIMÃO EM TODA A_x000D_
 LATERAL DA IGREJA MATRIZ DE NOSSA SENHORA DA GUIA (LADO SUL).</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO TOCANTE A_x000D_
 PAVIMENTAÇÃO DAS RUAS: JÚLIA OLINDINA, JOÃO BENEDITO DA SILVA E MARIA_x000D_
 TEREZA DA CONCEIÇÃO( TEREZA JANUÁRIO), TODAS LOCALIZADAS NO CONJUNTO_x000D_
 DOS TRABALHADORES,NO BAIRRO SENADOR DINARTE MARIZ.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO_x000D_
 DE MELHORAR A ACESSIBILIDADE DA PRAÇA DOS TAXISTAS.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO_x000D_
 DE CRIAR UMA BIBLIOTECA INTINERANTE EM NOSSO MUNICÍPIO,_x000D_
 ATENDENDO NÃO SÓ A ZONA URBANA, MAIS TAMBÉM A RURAL.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE QUE SEJA_x000D_
 RECUPERADA A PASSAGEM MOLHADA DA LOCALIDADE PENDANGA ZONA RURAL DO NOSSO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO_x000D_
 CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O TOME AS DEVIDAS PROVIDÊNCIAS NO_x000D_
 SENTIDO DE RECUPERAR COM URGÊNCIA/URGENTÍSSIMA O PONTILHÃO LOCALIZADO NA BEIRA_x000D_
 DO RIO, ENTRE A PROPRIEDADE DA SENHORA MINERVA E DO SENHOR JACINTO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 DEVIDAS PROVIDENCIAS, FAZENDO UMA PARCERIA COM A COMPANHIA DE ÁGUAS E ESGOTOS_x000D_
 DO RN E ELABORAR UM PROJETO DE REDE DE ESGOTO PARA O CONJUNTO DOS_x000D_
 TRABALHADORES.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 DEVIDAS PROVIDENCIAS, NO SENTIDO DE EQUIPARAR OS VENCIMENTOS DOS AGENTES DA_x000D_
 VIGILÂNCIA SANITÁRIA AOS DE EDEMIAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR CÍCERO PATROCÍNIO DANTAS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR JOSÉ CASSIMIRO DA SILVA.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE QUE DENTRO DAS_x000D_
 POSSIBILIDADES DO MUNICÍPIO, SEJA FEITA UMA REFORMA, NO PRÉDIO DA SECRETÁRIA_x000D_
 MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, TURISMO, DESPORTO E LAZER.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR ALBERVAN CIRNE DE_x000D_
 MEDEIROS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR JOSÉ TOMAZ DE ARAÚJO_x000D_
 SOBRINHO,(ZECA DE TOTÔ).</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR ISAAC RODRIGO DE MEDEIROS_x000D_
 CAVALCANTE.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE  A SENHORA RAVENNA JORDÂNIA BEZERRA DA SILVA.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SENHORA IZABELA CRISTHINA ROBERTO_x000D_
 DE VASCONCELOS.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SENHORA RÚBIA KÁTIA MONTENEGRO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR FRANCINALDO APARECIDO_x000D_
 DOS SANTOS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR FRANCISCO SATURNINO DA_x000D_
 SILVA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SENHORA RAQUEL VIEIRA ALEXANDRE.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE A SENHORA ANA CATARINA DE MEDEIROS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, QUE SEJA_x000D_
 CONCEDIDO TÍTULO DE CIDADANIA ACARIENSE AO SENHOR ANTÔNIO ALVINO DE LIMA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA  QUE SEJA FEITA	A DESOBSTRUÇÃO DOS BARRANCOS LOCALIZADOS NA RUA SILVINO BEZERRA FILHO, NAS IMEDIAÇÕES DAS CASAS POTIGUAR E A ESCOLA IRACEMA BRANDÃO DE ARAÚJO (EEPIBA).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO SEJAM TOMADAS PROVIDÊNCIAS, NO SENTIDO DE ABRIR UMA VIA DE ACESSO_x000D_
 LIGANDO O BAIRRO PADRE CORTEZ AO BAIRRO DINARTE MARIZ, MALHADA E CONJUNTO DOS_x000D_
 TRABALHADORES.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO SEJA CRIADO UM PONTO DE APOIO E VENDA DOS PRODUTOS DESENVOLVIDOS PELOS_x000D_
 ARTESÃOS, E COMO SUGESTÃO SERIA MUITO OPORTUNO QUE FOSSE USADO O ESPAÇO DO CORETO_x000D_
 DA PRAÇA CIPRIANO PEREIRA NO CENTRO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, SEJA FEITA REVITALIZAÇÃO DA ESTRUTURA FÍSICA NA PONTE JUVENAL_x000D_
 LAMARTINE, QUE LIGA O CENTRO AO BAIRRO PETRÓPOLIS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, SEJA FEITA UMA NOVA FUNDAÇÃO NO AÇUDE DO ASSENTAMENTO_x000D_
 BOA SORTE, E RECUPERAÇÃO DA PAREDE DO MESMO, APROVEITANDO O PERÍODO DE_x000D_
 ESTIAGEM PARA EXECUTAR A OBRA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, SEJA FEITA A CONCLUSÃO DE TODA A PAVIMENTAÇÃO DA RUA_x000D_
 TEÓFILO DANTAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE PINTAR AS LOMBADAS EM TODO PERÍMETRO URBANO COM_x000D_
 TINTA APROPRIADA PARA SINALIZAÇÃO E QUE SEJAM COLOCADAS PLACAS_x000D_
 SINALIZADORAS, INDICANDO AS MESMAS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE SINALIZAR TODO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO VIABILIZE JUNTO_x000D_
 A SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, A AQUISIÇÃO DE UM BEBEDOURO PARA A_x000D_
 UNIDADE ESCOLAR JOSÉ RAIMUNDO DE ARAÚJO, NA COMUNIDADE VACA BRAVA ZONA RURAL_x000D_
 DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, SEJA TOMADAS PROVIDÊNCIAS NO_x000D_
 SENTIDO DE RESTAURAR O PÓRTICO, LOCALIZADO NA RUA VICENTE DE MOURA.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA IMPLANTADO ATRAVÉS_x000D_
 DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, UM CONCURSO PÚBLICO A NÍVEL DE_x000D_
 MUNICÍPIO, PARA A CRIAÇÃO DO HINO OFICIAL DO MUNICÍPIO DE ACARI.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 DO MUNICÍPIO, SEJA CONSTRUÍDAS PASSARELAS NA PONTE VELHA DENOMINADA JUVENAL_x000D_
 LAMARTINE, QUE LIGA OS BAIRROS CENTRO AO PETRÓPOLIS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, O MESMO VIABILIZE JUNTO A_x000D_
 FIERN(FEDERAÇÃO DA INDÚSTRIA DO RIO GRANDE DO NORTE), PARA QUE SEJA INSTITUÍDA NO_x000D_
 MUNICÍPIO DE ACARI, UMA BIBLIOTECA INDÚSTRIA DO CONHECIMENTO.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES DO MUNICÍPIO VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO E_x000D_
 CULTURA, UMA SALA DE AULA PARA INSTRUMENTO DE CORDAS NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE TROCAR COM URGÊNCIA AS REDES DE PROTEÇÃO DO_x000D_
 PALÁCIO DE ESPORTES MANOEL JOSÉ FERNANDES (BILEZÃO), SITUADO NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS JUNTO A COSERN, PARA QUE A ENERGIA EXTERNA(TORRES) DA_x000D_
 IGREJA MATRIZ DE NOSSA SENHORA DAGUIA, SEJA INCLUÍDA NA ILUMINAÇÃO PÚBLICA DESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, TOME AS NECESSÁRIAS PROVIDÊNCIAS JUNTO_x000D_
 SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA DESTE MUNICÍPIO,_x000D_
 PROVIDENCIANDO: A REFORMA DA UNIDADE ESCOLAR JOSÉ RAIMUNDO DE ARAÚJO LOCALIZADA_x000D_
 NA COMUNIDADE VACA BRAVA E A PINTURA EXTERNA E INTERNA DA UNIDADE ESCOLAR_x000D_
 ANTÔNIO LADISLAU LOPES GALVÃO, LOCALIZADA NA COMUNIDADE BULHÕES, AMBAS NA ZONA_x000D_
 RURAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJAM TOMADAS_x000D_
 PROVIDÊNCIAS, NO SENTIDO DE PLANTAR MUDAS FRUTÍFERAS, NOS CANTEIROS DE NOSSA_x000D_
 CIDADE QUE AINDA NÃO SÃO ARBORIZADOS, VISANDO MELHORAR A ESTÉTICA DO_x000D_
 NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO_x000D_
 DE PAVIMENTAR O TRECHO QUE LIGA O CONJUNTO HABITACIONAL ELISABETE_x000D_
 PEREIRA GALVÃO A BR 427.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO ELABORE UM_x000D_
 PROJETO DE LEI FAZENDO DOAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DA_x000D_
 ASSOCIAÇÃO CAMINHOS DA CIDADANIA( PROJETO POLÍCIA MIRIM/PELOTÃO ESPERANÇA),_x000D_
 NESTA CIDADE.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR 02 (DOIS) QUEBRA-MOLAS NA RUA ANTENOR_x000D_
 CABRAL, EM FRENTE À RESIDÊNCIA DE ANSELMO E OUTRA EM FRENTE À CASA DO SENHOR_x000D_
 DUCÍLIO, LOCALIZADO NO BAIRRO ARI DE PINHO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE DENTRO DAS POSSIBILIDADES_x000D_
 FINANCEIRAS O MESMO INTERCEDA JUNTO À COORDENADORIA DE ESPORTES PARA QUE SEJAM_x000D_
 CRIADAS ESCOLINHAS MUNICIPAIS DE FUTEBOL, HANDEBOL E VOLEIBOL DENTRE OUTRAS_x000D_
 MODALIDADES.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA PRAÇA PÚBLICA COM ACADEMIA_x000D_
 PARA A TERCEIRA IDADE NO BAIRRO PETRÓPOLIS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO E JUNTO COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO_x000D_
 TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CRIAR UMA BIBLIOTECA_x000D_
 PÚBLICA NO BAIRRO PETROPÓLIS QUE ATINJA TODOS OS PÚBLICOS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, SUGERINDO QUE AS PRÓXIMAS EDIFICAÇÕES_x000D_
 CONSTRUÍDAS PELO MUNICÍPIO, UMA PARTE DA ENERGIA CONSUMIDA SEJA ENERGIA SOLAR.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, SUGERINDO QUE DENTRO DAS POSSIBILIDADES DO_x000D_
 MUNICÍPIO, SEJA CONSTRUÍDOS ASSENTOS NA PARTE EXTERNA DO POSTO DE SAÚDE MARIA DE_x000D_
 FÁTIMA ARAÚJO PSF IV, NO BAIRRO VEREADOR TARCÍSIO BEZERRA GALVÃO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO, SUGERINDO QUE DENTRO DAS POSSIBILIDADES DO_x000D_
 MUNICÍPIO, SEJA DISTRIBUÍDAS VACINAS CONTRA AFTOSA E RAIVA, PARA OS PEQUENOS_x000D_
 PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR JUNTO A COSERN MEDIDORES DE ENERGIA DA_x000D_
 LINHA VERDE, PARA QUE OS PEQUENOS PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE QUE SEJAM_x000D_
 COLOCADOS CORRIMÃOS NAS PONTES: DA FAZENDA FORTALEZA E DO RIO INGÁ, AMBAS_x000D_
 LOCALIZADAS NA ZONA RURAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE REFORMAR A_x000D_
 PASSAGEM MOLHADA COM MANILHAS DO RIO SALGADO NA COMUNIDADE VACA BRAVA, ZONA_x000D_
 RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA INSTITUÍDO NO_x000D_
 NOSSO MUNICÍPIO, FOLGA PARA TODOS OS FUNCIONÁRIOS PÚBLICOS NO DIA DO SEU_x000D_
 ANIVERSÁRIO, COMO TAMBÉM O PAGAMENTO DO 13º SALÁRIO NO REFERIDO MÊS.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE SEJA INSTITUÍDA NO_x000D_
 NOSSO MUNICÍPIO, UMA EQUIPE DE REFLORESTAMENTO EM PARCERIA COM OS_x000D_
 PROPRIETÁRIOS RURAIS,FORNECEDORES DE LENHA PARA CERÂMISTAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, INDICAÇÃO PARA QUE SEJA_x000D_
 IMPLANTADO O PROGRAMA DE APROVEITAMENTO DE UNIVERSITÁRIOS COM BOLSA, ATRAVÉS DE_x000D_
 UM PROJETO DE LEI COM SEUS RESPECTIVOS CRITÉRIOS PARA DESEMPENHAR ATIVIDADES QUE O_x000D_
 MUNICÍPIO VENHA A NECESSITAR EVITANDO ASSIM A CONTRATAÇÃO DE PESSOAL.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO QUE SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE PROLONGAR O CALÇAMENTO DA_x000D_
 RUA TOMAZ DE ARAÚJO, MAIS ESPECIFICAMENTE INICIANDO NO SINDICATO DOS TRABALHADORES E_x000D_
 TRABALHADORAS RURAIS DO MUNICÍPIO DE ACARI, PASSANDO PELO LADO ESQUERDO DO ABRIGO DOS_x000D_
 IDOSOS, INDO DE ENCONTRO A RUA DOMICÍO RAMALHO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA O MESMO_x000D_
 VIABILIZAR UMA PARCERIA E OU FIRMAR CONVÊNIO, JUNTO AO PODER EXECUTIVO DE CURRAIS_x000D_
 NOVOS, REIVINDICANDO A POSSIBILIDADE DE ATENDIMENTO PARA AS CRIANÇAS ESPECIAIS DO_x000D_
 NOSSO MUNICÍPIO JUNTO AO CRIZINHO (CENTRO DE REABILITAÇÃO INFANTIL), FICANDO A_x000D_
 CRITÉRIO DA CONCEITUADA ENTIDADE DETERMINAR COMO DEVE SER FEITO O DEVIDO_x000D_
 ATENDIMENTO.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO, SEJA ENVIADO EXPEDIENTE_x000D_
 AO GERENTE DA AGÊNCIA DO BANCO DO BRASIL DESTA CIDADE, PARA QUE O MESMO TOME AS_x000D_
 NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE CUMPRIR A LEI ESTADUAL N° 9.460, DE 04 DE MARÇO DE_x000D_
 2011, EM ESPECIAL O SEU ART. 3°, QUE ASSIM PRECEITUA: “AS AGÊNCIAS BANCÁRIAS E AS_x000D_
 INSTITUIÇÕES FINANCEIRAS, NO ÂMBITO DO ESTADO DO RIO GRANDE DO NORTE, FICAM OBRIGADAS A_x000D_
 CRIAR MECANISMOS (TIPOS BIOMBOS OU CABINES), QUE IMPOSSIBILITEM TOTALMENTE A_x000D_
 VISUALIZAÇÃO DAQUELES QUE REALIZAM OPERAÇÕES NOS CAIXAS DE AUTO-ATENDIMENTO E TAMBÉM_x000D_
 DAQUELAS PESSOAS QUE AGUARDAM PARA SEREM ATENDIDAS NOS CAIXAS INTERNOS.”</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, DENTRO DAS_x000D_
 POSSIBILIDADES, TOME AS NECESSÁRIAS PROVIDÊNCIAS NO SENTIDO DE REFORMAR AS PARADAS_x000D_
 DE ÔNIBUS, SENDO: UMA NA RUA TIRADENTES, NO BAIRRO LUIZ GONZAGA E A OUTRA NA RUA_x000D_
 VICENTE DE MOURA, PRÓXIMO AO HOSPITAL REGIONAL NO BAIRRO SENADOR DINARTE MARIZ,_x000D_
 AMBAS LOCALIZADAS NA RN 288 SAINDO PARA A CIDADE VIZINHA DE CRUZETA E AS DUAS_x000D_
 LOCALIZADAS NA BR 427, SENDO UMA NA SAÍDA PARA CURRAIS NOVOS PRÓXIMO AO POSTO_x000D_
 DAS CORDILHEIRAS NO BAIRRO PADRE CORTEZ E A OUTRA NA SAÍDA PARA CARNAÚBAS DOS_x000D_
 DANTAS EM FRENTE AO CEMITÉRIO PÚBLICO NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO_x000D_
 CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES_x000D_
 FAÇA A RESTAURAÇÃO DA ESTRADA VICINAL SITUADA NA TRANSVERSAL DA RN GARGALHEIRAS QUE_x000D_
 INTERLIGA O ACESSO AS PEDREIRAS, NAS PROXIMIDADES DO SÍTIO ARROZ, NA ZONA RURAL DE_x000D_
 NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO QUE SEJA ENVIADO EXPEDIENTE AO_x000D_
 CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS POSSIBILIDADES_x000D_
 FINANCEIRAS DO MUNICÍPIO, SEJA CONCLUÍDA A PAVIMENTAÇÃO DA RUA DR. SÍLVIO NÓBREGA,_x000D_
 LOCALIZADA NO BAIRRO LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 DENTRO DAS POSSIBILIDADES VIABILIZE JUNTO A SECRETARIA MUNICIPAL DE SAÚDE,_x000D_
 UM LOCAL FIXO PARA URGÊNCIAS ODONTOLÓGICAS NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 DENTRO DAS POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, CONSTRUA UMA GARAGEM_x000D_
 MURADA QUE COMPORTE TODA A FROTA EXISTENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>APÓS OUVIDO O PLENÁRIO QUE_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 DENTRO DAS POSSIBILIDADES FINANCEIRAS DO MUNICÍPIO, CONSTRUA UMA FORRA NA_x000D_
 PARTE INTERNA, DA PAREDE DO AÇUDE DAS OITICICAS(AÇUDE DA SANTA),_x000D_
 LOCALIZADO NO PERÍMETRO URBANO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO_x000D_
 SEJA ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO_x000D_
 ENCAMINHE EXPEDIENTE, AO DEPARTAMENTO NACIONAL DE OBRAS CONTRA SECAS (DNOCS) NO_x000D_
 SENTIDO DE VIABILIZAR O DESASSOREAMENTO DO AÇUDE MARECHAL DUTRA (AÇUDE DE_x000D_
 GARGALHEIRAS).</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/</t>
+    <t>http://sapl.acari.rn.leg.br/media/</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA_x000D_
 ENVIADO EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO TOME_x000D_
 PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR 01 (UM) QUEBRA-MOLAS EM CADA LADO DA PRAÇA_x000D_
 ANTÃO LOPES DE ARAÚJO, NA RUA ANTONIO SEVERIANO, LOCALIZADA NO BAIRRO LUIZ_x000D_
 GONZAGA NESTA CIDADE.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEPOIS DE OUVIDO O PLENÁRIO SEJA ENVIADO_x000D_
 EXPEDIENTE AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO DENTRO DAS_x000D_
 POSSIBILIDADES FINANCEIRA DO MUNICÍPIO TOME AS DEVIDAS PROVIDÊNCIAS NO SENTIDO DE_x000D_
 FAZER A CALÇADA DA PARTE DE TRÁS DA ESCOLA MUNICIPAL CANTÍDIA AUDA PIRES, BAIRRO_x000D_
 LUIZ GONZAGA.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI, A PEDIDO VERBAL DA VEREADORA ALBERVÂNIA SILVA MEDEIROS COSTA, EM SESSÃO ORDINÁRIA DO DIA 28/08/2013, VEM POR MEIO DESTE CONSIGNAR VOTO DE PESAR A TODA FAMÍLIA ENLUTADA PELO FALECIMENTO DO SENHOR EDSON ASSIS DANTAS, QUE DEUS O CHAMOU PARA CONSIGO PERMANECER POR TODA A SUA ETERNIDADE NO PLANO CELESTIAL.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO À SOLICITAÇÃO VERBAL DA NOBRE VEREADORA ALBERVÂNIA SILVA DE MEDEIROS COSTA QUE VEM, POR MEIO DESTE, MANIFESTAR OS MAIS SINCEROS VOTOS DE PESAR PELA PERDA IRREPARÁVEL DA SENHORA ROBENILDA MARIA DA SILVA.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE ACARI MANIFESTA PROFUNDO PESAR PELO FALECIMENTO DE PAULO DANTAS, CONHECIDO POR PAULO DE ALBINO. EX-VEREADOR LEGISLOU POR DOIS MANDATOS. SUAS INDICAÇÕES ENQUANTO VEREADOR MUITO CONTRIBUIU PARA O DESENVOLVIMENTO DO NOSSO ACARI.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO À SOLICITAÇÃO VERBAL DA NOBRE VEREADORA ALBERVÂNIA SILVA DE MEDEIROS COSTA QUE VEM, POR MEIO DESTE, MANIFESTAR OS MAIS SINCEROS VOTOS DE PESAR PELA PERDA IRREPARÁVEL DO  SENHOR JOSÉ SILVA NASCIMENTO(DUDA).</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>OFEX</t>
   </si>
   <si>
     <t>Ofícios Expedidos</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 VENHO ATRAVÉS DE O PRESENTE SOLICITAR A VOSSA SENHORIA QUE DESCONSIDERE O OFÍCIO DE Nº 078/2013-CMA, PORTANTO O DESCONTO DO EMPRÉSTIMO CONSIGNADO DA VEREADORA SENHORA MARINEIDE ALVES DANTAS DE MEDEIROS, PORTADORA DO CPF 664.059.554-00, QUE SE ENCONTRAVA EM BENEFÍCIO DE AUXÍLIO-DOENÇA CONCEDIDO PELO INSS, PERMANECERÁ SENDO DE RESPONSABILIDADE DESTA EDILIDADE._x000D_
 </t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DO PRESENTE EXPEDIENTE, ENCAMINHAR A VOSSA EXCELÊNCIA RECIBO DA CÂMARA MUNICIPAL DE ACARI-RN, CONTENDO O VALOR CORRESPONDENTE AO DUODÉCIMO A SER REPASSADO MENSALMENTE PARA ESTE COLENDO PODER, CREDITANDO NA CONTA CORRENTE 1.028-6, AGÊNCIA 0075-2 DO BANCO DO BRASIL S. A, CONFORME NOS ASSEGURA O ART. 72 – PARÁGRAFO XVII DA LEI ORGÂNICA MUNICIPAL E A LEI MUNICIPAL 971 DE 06 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM CUMPRIMENTO AO ART. 23 DA LEI MUNICIPAL 987 DE 20/07/2013 A QUAL VENHO ATRAVÉS DO PRESENTE EXPEDIENTE, ENCAMINHAR A VOSSA EXCELÊNCIA RECIBO DA CÂMARA MUNICIPAL DE ACARI-RN, CONTENDO O VALOR CORRESPONDENTE AO DUODÉCIMO A SER REPASSADO MENSALMENTE PARA ESTE COLENDO PODER, CREDITANDO NA CONTA CORRENTE 1.028-6, AGÊNCIA 0075-2 DO BANCO DO BRASIL S. A, CONFORME NOS ASSEGURA O ART. 72 – PARÁGRAFO XVII DA LEI ORGÂNICA MUNICIPAL E A LEI MUNICIPAL 971 DE 06 DE NOVEMBRO DE 2012.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   EM ATENDIMENTO A SOLICITAÇÃO VERBAL DA VEREADORA ALBERVÂNIA SILVA DE MEDEIROS COSTA, NA SESSÃO DO DIA 20 DE AGOSTO PRÓXIMO PASSADO VEM SOLICITAR DE VOSSA SENHORIA QUE SEJA AFIXADA AS PLACAS QUE DENOMINAM AS PRAÇAS PÚBLICAS DO NOSSO MUNICÍPIO – THÁZIA LUANA LOCALIZADA NA RUA SILVINO ADONIAS BEZERRA, BAIRRO ARI DE PINHO E CANINDÉ AMARO NA RUA DR. JOSÉ AUGUSTO – CENTRO.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIMOS ATRAVÉS DE O PRESENTE SOLICITAR DE VOSSA EXCELÊNCIA INFORMAÇÕES QUANTO A EMPRESA PACTUAL COMÉRCIO E SERVIÇOS LTDA., CNPJ – 17348594/0001-29, VENCEDORA DO CERTAME TP. 051/2013 CONFORME PUBLICAÇÃO EM DIÁRIO OFICIAL, CONTRATADA PARA PRESTAÇÃO DE SERVIÇO AO MUNICÍPIO DE ACARI-RN, NA LIMPEZA PÚBLICA, PODA E VARRIÇÃO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO A SOLICITAÇÃO VERBAL DO VEREADOR JOSENALDO RODRIGUES GUIMARÃES FILHO, NA PAUTA DA REUNIÃO ORDINÁRIA DO DIA 27 PRÓXIMO PASSADO, REALIZADA NA CÂMARA MUNICIPAL DE ACARI, VIMOS ATRAVÉS DESTE CONVIDAR VOSSA SENHORIA PARA SE FAZER PRESENTE NESTA CASA, EM HORÁRIO DE REUNIÃO COM A FINALIDADE DE PRESTAR ESCLARECIMENTOS A RESPEITO DO RECADASTRAMENTO NO PROGRAMA DO LEITE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATENDENDO SOLICITAÇÃO VERBAL DO NOBRE VEREADOR JOSENALDO RODRIGUES GUIMARÃES FILHO E ACEITADO POR TODOS OS EDIS PRESENTES NA SESSÃO DO DIA 27 DE AGOSTO, PRÓXIMO, PASSADO, VIMOS ATRAVÉS DESTE REIVINDICAR DE VOSSA SENHORIA JUNTO A ESTA CONCEITUADA SECRETARIA, QUE DENTRO DAS POSSIBILIDADES FINANCEIRA DO MUNICÍPIO, SEJA FEITA UMA PINTURA NA ESTRUTURA FÍSICA DO CLUBE DE GARGALHEIRAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ANALOGIA AO ART. 67, §2º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACARI (RN), VEM MUI RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA, REQUERER QUE SEJAM APURADAS AS SUPOSTAS IRREGULARIDADES NA CONTRATAÇÃO DAS SEGUINTES EMPRESAS PELO MUNICÍPIO DE ACARI (RN)</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ANALOGIA AO ART. 67, §2º DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ACARI (RN), VEM MUI RESPEITOSAMENTE PERANTE VOSSA EXCELÊNCIA, REQUERER QUE SEJAM APURADAS AS SUPOSTAS IRREGULARIDADES NA CONTRATAÇÃO DE INÚMERAS PESSOAS SEM A REALIZAÇÃO DE CONCURSO PÚBLICO PELO MUNICÍPIO DE ACARI (RN), CONFORME DOCUMENTOS ANEXOS EXTRAÍDOS DO PORTAL DA TRANSPARÊNCIA DA PREFEITURA MUNICIPAL DE ACARI/RN.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>LEONARDO FERREIRA DE AZEVEDO, ALBERVANIA, BADA, CHICO DIAS, MARINEIDE, NENILVAN, WELLINGTON, ZUIL</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO-SE A NECESSIDADE DE UMA INFORMAÇÃO A CERCA DA EXECUÇÃO DOS SERVIÇOS DA OBRA DE MELHORIA DO CAMPO DE FUTEBOL DENOMINADO “PEDRO CELESTINO”, LOCALIZADO NO BAIRRO PETRÓPOLIS DE NOSSA CIDADE, EM COMUM ACORDO COM OS DEMAIS VEREADORES DO MUNICÍPIO DE ACARI</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTAMOS VOSSA SENHORIA, E ATRAVÉS DESTE SOLICITAMOS INFORMAÇÕES ACERCA DO ATENDIMENTO ÀS PESSOAS DA ZONA RURAL NO TOCANTE A EXECUÇÃO DOS SERVIÇOS DE SUAS LOCALIDADES ATRAVÉS DAS MÁQUINAS PESADAS QUE HOJE O MUNICÍPIO DISPÕE PARA O DEVIDO ATENDIMENTO.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME NOTÍCIA PUBLICADA NO BLOG DE ROMEU DANTAS EM 16 DE SETEMBRO DO ANO EM CURSO, O MUNICÍPIO DE ACARI ESTARÁ REALIZANDO NO DIA 30 (TRINTA) DE SETEMBRO O PROCESSO LICITATÓRIO, MODALIDADE PREGÃO PRESENCIAL PARA AQUISIÇÃO DE QUATRO (04) VEÍCULOS PARA USO NA SECRETARIA MUNICIPAL DE SAÚDE; NO ENTANTO SOLICITAMOS DE VOSSA SENHORIA INFORMAÇÕES ACERCA DE QUAIS OS RECURSOS QUE SERÃO UTILIZADOS PARA AS REFERIDAS AQUISIÇÕES.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EM ATENDIMENTO A SOLICITAÇÃO VERBAL DO SENHOR VEREADOR ZUIL RIBEIRO DA SILVA, NA SESSÃO DO DIA 17/09/2013, VIMOS ATRAVÉS  DO PRESENTE SOLICITAR DE VOSSA SENHORIA PROVIDÊNCIAS NO SENTIDO DE QUE SEJAM RECUPERADAS AS ESTRADAS VICINAIS QUE DAR ACESSO A FAZENDA TRINCHEIRAS, INICIANDO NA FAZENDA BELÉM. </t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf</t>
   </si>
   <si>
     <t>TEMOS A HONRA DE ATRAVÉS DE O PRESENTE CUMPRIMENTAR VOSSA EXCELÊNCIA, AO MESMO TEMPO EM QUE ESTA CASA LEGISLATIVA, TEM A PREOCUPAÇÃO DE SE INTEIRAR A RESPEITO DO PROJETO DE LEI Nº 007/2013, DE AUTORIA DA VEREADORA ALBERVÂNIA SILVA DE MEDEIROS COSTA, O QUAL DISPÕE SOBRE A CRIAÇÃO DA CORRIDA DE NOSSA SENHORA DA GUIA NO MUNICÍPIO DE ACARI (RN) E DÁ OUTRAS PROVIDÊNCIAS; PROJETO ESTE APROVADO NO I PERÍODO LEGISLATIVO DE 2013, E ATÉ ESTA DATA NÃO RECEBEMOS NENHUMA INFORMAÇÃO ACERCA DE SUA PROMULGAÇÃO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EM ATENDIMENTO A SOLICITAÇÃO VERBAL DO VEREADOR JOSÉ RIVALDO LIMA, NA SESSÃO ORDINÁRIA DESTA EGRÉGIA CASA LEGISLATIVA, REALIZADA NO DIA 24 DE SETEMBRO PRÓXIMO PASSADO, VIMOS SOLICITAR DE VOSSA SENHORIA INFORMAÇÕES QUANTO AO VEÍCULO QUE FAZ COLETA DE LIXO HOSPITALAR NESTA CIDADE,  ONDE EM SUA FALA DIZ QUE O REFERIDO VEÍCULO PERNOITA NA ÁREA EXTERNA (GARAGEM) DA MATERNIDADE; LOCAL INADEQUADO PELA DISTÂNCIA COM AS PESSOAS QUE NAQUELA UNIDADE DE SAÚDE PERNOITAM. </t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO A SOLICITAÇÃO VERBAL DO VEREADOR JOSÉ RIVALDO LIMA, NA SESSÃO PASSADA DESTA EGRÉGIA CASA LEGISLATIVA, REALIZADA NO DIA 24 DE SETEMBRO PRÓXIMO PASSADO, ESTAMOS SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE QUE SEJA DETERMINADO A EQUIPE DE SERVIDOR MUNICIPAL RESPONSÁVEL PELA VIGILÂNCIA SANITÁRIA DO MUNICIPIO</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO AO OF. 641/2013 – PJA, ESTAMOS ENCAMINHANDO A V. EXA. CÓPIA DA ATA CORRESPONDENTE À SESSÃO NA QUAL FOI APROVADO  NESTA CASA LEGISLATIVA  RELATÓRIO ANUAL DE PRESTAÇÃO DE CONTAS DO PODER EXECUTIVO DESTE MUNICÍPIO, RELATIVO AO EXERCÍCIO DE 2002, NO ENTANTO INFORMAMOS QUE NÃO SE ENCONTRA REGISTRADO NOS ARQUIVOS DESTA CASA ATA QUE MENCIONE APROVAÇÃO NEM DESAPROVAÇÃO DO EXERCÍCIO DE 2004.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM ATENDIMENTO A SOLICITAÇÃO DO NOBRE VEREADOR JOSÉ RIVALDO LIMA ESTAMOS CONVIDANDO VOSSA SENHORIA PARA SE FAZER PRESENTE A ESTA CASA LEGISLATIVA PARA PRESTAR ESCLARECIMENTOS A RESPEITO DOS SALÁRIOS ATRASADOS DOS SERVIDORES PÚBLICOS DO NOSSO MUNICÍPIO, DEIXADO EM SUA GESTÃO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf</t>
   </si>
   <si>
     <t>TEMOS A SATISFAÇÃO DE ATRAVÉS DESTE,  SOLICITAR DE VOSSA SENHORIA QUE SEJA ENVIADO A ESTA CASA LEGISLATIVA TODO OS PROCESSOS DE PRESTAÇÃO DE CONTAS DO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, CORRESPONDENTE AO EXERCÍCIO DE 2012, AVALIADO PELO REFERIDO CONSELHO MUNICIPAL, ANEXANDO PARECER E VOTAÇÃO DA MENCIONADA PRESTAÇÃO DE CONTAS.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CÂMARA MUNICIPAL DE ACARI – RN VEM, POR MEIO DO SEU REPRESENTANTE LEGAL, NOS TERMOS DO ART. 32 DA LEI ORGÂNICA DO MUNICÍPIO, SOLICITAR A VOSSA EXCELÊNCIA AS CÓPIAS DAS NOTAS FISCAIS DOS 04 (QUATRO) AUTOMÓVEIS ADQUIRIDOS RECENTEMENTE PELO MUNICÍPIO DE ACARI (RN). </t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA TESOUREIRO DA CÂMARA MUNICIPAL DE ACARI/RN, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOMEIA OCUPANTE AO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO E CONTADOR._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 NOMEIA OCUPANTE AO CARGO EM COMISSÃO DE AUXILIAR DE SERVIÇOS GERAIS_x000D_
 </t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO PERMANENTE DE LICITAÇÕES PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR O PREFEITO MUNICIPAL DE ACARI (RN) PARA QUE ESTE INFORME SE HÁ ALGUM PROCEDIMENTO ADMINISTRATIVO EM FACE DOS SERVIDORES JUAREZ ALVES DA SILVA E VICENTE SILVA DE BRITO  NO TOCANTE AOS VÍNCULOS EMPREGATÍCIOS NA PREFEITURA MUNICIPAL DE ACARI E NESTA CASA.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXONERAÇÃO OCUPANTE AO CARGO EM COMISSÃO DE ASSESSOR JURÍDICO</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O PRESIDENTE DA CÂMARA MUNICIPAL DE ACARI-RN, NO USO DE SUAS ATRIBUIÇÕES LEGAIS;_x000D_
 FAÇO SABER QUE A CÂMARA MUNICIPAL APROVOU E SANCIONOU A SEGUINTE DECRETO LEI:_x000D_
 ART.1º- FICA INSTITUÍDA A COMENDA MUNICIPAL DO MÉRITO ANTONIETA PIRES GALVÃO DE GÓES. _x000D_
 </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>PLPL</t>
   </si>
   <si>
     <t>Projeto de Lei - Poder Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: CONJUNTO DOS TRABALHADORES, O_x000D_
 CONJUNTO HABITACIONAL LOCALIZADO NO BAIRRO SENADOR DINARTE MARIZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: VILA GERALDO AVELINO DE ARAÚJO_x000D_
 (GERALDO DE ANDRÉ), O LOGRADOURO, LOCALIZADO NOS FUNDOS DA LAVANDERIA PÚBLICA_x000D_
 “INÊS DANTAS”, POR TRÁS DA RUA ANTÔNIO SEVERIANO, NO BAIRRO LUIZ GONZAGA NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: RUA TEREZA MARIA DA CONCEIÇÃO( TEREZA_x000D_
 JANUÁRIO),LOCALIZADA ENTRE AS RUAS MARIA JÚLIA E JOÃO BENEDITO DA SILVA , NO CONJUNTO_x000D_
 MARROCOS, TAMBÉM CONHECIDO POR CONJUNTO DOS TRABALHADORES, LOCALIZADO NO BAIRRO_x000D_
 SENADOR DINARTE MARIZ NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA A COMENDA MUNICIPAL DO MÉRITO ANTONIETA PIRES_x000D_
 GALVÃO DE GÓES.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE RUA: PEDRO ETELVINO DE ARAÚJO( PEDRO DE_x000D_
 EDÉSIO), A RUA LOCALIZADA EM GARGALHEIRAS, SENDO NO SENTIDO CONTRÁRIO DA CURVA QUE_x000D_
 SOBE PARA POUSADA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE RUAS: FRANCISCO JOSÉ ESPÍNOLA, RAIMUNDO DANTAS_x000D_
 CORTÊS, LUIZ GONZAGA DE MEDEIROS( LUIZ MARICO), HUGO VINÍCIO DE OLIVEIRA E JOANA D’ARC_x000D_
 DANTAS, O LOTEAMENTO LOCALIZADO POR TRÁS DO POSTO DAS CORDILHEIRAS, LOGO APÓS O_x000D_
 CONJUNTO HABITACIONAL NOVO ACARI.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA NO MUNICÍPIO DE ACARI (RN) A “CORRIDA DE_x000D_
 NOSSA SENHORA DA GUIA” QUE FARÁ PARTE DO CALENDÁRIO ESPORTIVO MUNICIPAL E_x000D_
 ACONTECERÁ TODO DIA 11 (ONZE) DE AGOSTO DE CADA ANO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: TRAVESSA WISLEY KELIS DANTAS_x000D_
 (NENZO), A TRAVESSA ENTRE AS RUAS TOMAZ DE ARAÚJO E JOAQUIM JOSÉ NO CENTRO DE_x000D_
 NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ESTABELECIDO O DIA 25 DE MAIO COMO DATA COMEMORATIVA AO_x000D_
 “DIA MUNICIPAL DOS EVANGÉLICOS”.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ESTABELECIDO QUE: A SEGUNDA SEMANA DE MAIO SERÁ A_x000D_
 “SEMANA DA ENFERMAGEM”.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: TRAVESSA MARTINIANO BARBOSA DA_x000D_
 SILVA (MARTIN DE IDELFONSO), A TRAVESSA ENTRE O CONJUNTO RESIDENCIAL FRANCISCO_x000D_
 CHAGAS DOS SANTOS E O PALÁCIO DE ESPORTES MANOEL JOSÉ FERNANDES (BILEZÃO) LOCALIZADO_x000D_
 NO BAIRRO PETRÓPOLIS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “DIA DOS_x000D_
 EVANGÉLICOS NO MUNICÍPIO DE ACARI (RN)”.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE: VILA TEREZINHA CAVALCANTE DE_x000D_
 MEDEIROS, NO FINAL DA RUA VICENTE DE MOURA, LOCALIZADA NO BAIRRO SENADOR DINARTE_x000D_
 MARIZ.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ESTABELECIDO QUE TODO SERVIDOR PÚBLICO DOS PODERES EXECUTIVO_x000D_
 E LEGISLATIVO GOZE FOLGA NO DIA DO SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA_x000D_
 DO VAQUEIRO NO NOSSO MUNICÍPIO_x000D_
 DE ACARI-RN.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA INSTITUÍDA NO MUNICÍPIO DE ACARI (RN) A “CORRIDA_x000D_
 CICLÍSTICA”, QUE FARÁ PARTE DO CALENDÁRIO ESPORTIVO MUNICIPAL E ACONTECERÁ NO_x000D_
 SEGUNDO SÁBADO DO MÊS DE DEZEMBRO.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA “SEMANA DE_x000D_
 PREVENÇÃO CONTRA ACIDENTES_x000D_
 DOMÉSTICOS” NO CALENDÁRIO DAS DATAS_x000D_
 COMEMORATIVAS DO NOSSO MUNICÍPIO E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A VERBA INDENIZATÓRIA PARA USO DOS VEREADORES DA CÂMARA MUNICIPAL DE ACARI (RN) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA_x000D_
 CORRESPONDÊNCIA, ASSINADA PELOS NOBRES VEREADORES DESTA CASA, À BANCADA_x000D_
 FEDERAL DOS DEPUTADOS DO RN, BEM COMO AOS PRESIDENTES DA CÂMARA DOS_x000D_
 DEPUTADOS E DO SENADO FEDERAL, COM O OBJETIVO DE PLEITEAR AOS MESMOS QUE_x000D_
 VOTEM CONTRA A PROPOSTA DE EMENDA CONSTITUCIONAL Nº 37/11.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE, COM APOIO DOS NOBRES_x000D_
 VEREADORES DESTA CASA, À BANCADA FEDERAL DOS DEPUTADOS DO RN, BEM COMO AOS_x000D_
 PRESIDENTES DA CÂMARA DOS DEPUTADOS E DO SENADO FEDERAL E DA UNIVERSIDADE_x000D_
 FEDERAL DO RIO GRANDE DO NORTE, COM O OBJETIVO DE SENSIBILIZAR AOS MESMOS, NO_x000D_
 TOCANTE A CRIAÇÃO DA UNIVERSIDADE FEDERAL DO SERIDÓ.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATUALIZA VALORES REMUNERATÓRIOS DO QUADRO DE PESSOAL DA CÂMARA MUNICIPAL DE ACARI (RN) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO ORÇAMENTO  DA CÂMARA MUNICIPAL DE ACARI PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE A VERBA INDENIZATÓRIA PARA USO DOS VEREADORES DA CÂMARA MUNICIPAL DE ACARI (RN) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CONTROLADORIA INTERNA DA CÂMARA MUNICIPAL DE ACARI (RN) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4525,67 +4525,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1227/1227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1229/1229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/957/957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1000/1000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1164/1164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1365/1365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1366/1366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1367/1367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1384/1384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1385/1385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1386/1386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1387/1387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1388/1388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1391/1391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1392/1392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1393/1393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1394/1394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1395/1395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1396/1396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1397/1397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1398/1398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1614/1614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.acari.rn.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>